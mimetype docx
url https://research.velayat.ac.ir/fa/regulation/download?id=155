--- v0 (2026-05-26)
+++ v1 (2026-07-16)
@@ -201,75 +201,75 @@
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> را دارم، لذا از جنابعالی درخواست دارم نسبت به بررسی علمی این اثر مطابق پرسشنامه شورای چاپ و نشر اقدام نمایید. ضمناً متعهد </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>می‌شوم</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> تا زمان اعلام نتیجه اثر را در اختیار ناشر دیگری قرار ندهم. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B82B0A" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="69B82B0A" w14:textId="69469E5B" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>عنوان اثر: .....................................................................................................................................................................................................................................</w:t>
+        <w:t>عنوان اثر: .........................................................................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5958091B" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="5958091B" w14:textId="1685D7B3" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">نوع اثر (تصنیف، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
@@ -285,89 +285,139 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>گردآوری</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> و غیره): ................................................................................................................................................................................</w:t>
+        <w:t xml:space="preserve"> و غیره): ................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21622EEC" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="21622EEC" w14:textId="682D8FBF" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>تاریخ درخواست: ..............................................                                           امضای درخواست</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>‌</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>کننده: .................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18B9B176" w14:textId="64961428" w:rsidR="00D21BF9" w:rsidRDefault="00D21BF9" w:rsidP="00C20006">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="043ED3A6" wp14:editId="794A4677">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="043ED3A6" wp14:editId="1598EBFA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>-89535</wp:posOffset>
+                  <wp:posOffset>-51435</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>323215</wp:posOffset>
+                  <wp:posOffset>294005</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1385454" cy="755650"/>
                 <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                 <wp:wrapNone/>
                 <wp:docPr id="22" name="Text Box 22"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1385454" cy="755650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
@@ -519,51 +569,51 @@
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="043ED3A6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 22" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-7.05pt;margin-top:25.45pt;width:109.1pt;height:59.5pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCYR3n3aAIAAD0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5ykSdsFcYosRYYB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms26XDLjYlfnx9JDW9aSrDdsqHEmzOB70+Z8pKKEq7zvm35+WH&#10;a84CClsIA1blfK8Cv5m9fzet3UQNYQOmUJ6RExsmtcv5BtFNsizIjapE6IFTlpQafCWQjn6dFV7U&#10;5L0y2bDfv8xq8IXzIFUIdHvbKvks+ddaSXzQOihkJueUG6avT99V/GazqZisvXCbUnZpiH/IohKl&#10;paBHV7cCBdv68g9XVSk9BNDYk1BloHUpVaqBqhn0X1XztBFOpVqInOCONIX/51be757co2fYfIKG&#10;GhgJqV2YBLqM9TTaV/FPmTLSE4X7I22qQSaj0cX1eDQecSZJdzUeX44Tr9nJ2vmAnxVULAo599SW&#10;xJbY3QWkiAQ9QGIwC8vSmNQaY1md88sLcvmbhiyMjTcqNblzc8o8Sbg3KmKM/ao0K4tUQLxI46UW&#10;xrOdoMEQUiqLqfbkl9ARpSmJtxh2+FNWbzFu6zhEBotH46q04FP1r9Iuvh9S1i2eiDyrO4rYrJqu&#10;oyso9tRoD+0OBCeXJXXjTgR8FJ6GnnpLi4wP9NEGiHXoJM424H/+7T7iaRZJy1lNS5Tz8GMrvOLM&#10;fLE0pR8Ho1HcunQYja+GdPDnmtW5xm6rBVA7BvRkOJnEiEdzELWH6oX2fR6jkkpYSbFzjgdxge1q&#10;03sh1XyeQLRnTuCdfXIyuo7dibP23LwI77qBRBrlezism5i8mssWGy0tzLcIukxDGwluWe2Ipx1N&#10;s9y9J/EROD8n1OnVm/0CAAD//wMAUEsDBBQABgAIAAAAIQDgmKWO4QAAAAoBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwDIbvSLxDZCRuW9KKTWtpOk2VJiQEh41duLlN1lYkTmmyrfD0ZCd2tP3p&#10;9/cX68kadtaj7x1JSOYCmKbGqZ5aCYeP7WwFzAckhcaRlvCjPazL+7sCc+UutNPnfWhZDCGfo4Qu&#10;hCHn3DedtujnbtAUb0c3WgxxHFuuRrzEcGt4KsSSW+wpfuhw0FWnm6/9yUp4rbbvuKtTu/o11cvb&#10;cTN8Hz4XUj4+TJtnYEFP4R+Gq35UhzI61e5EyjMjYZY8JRGVsBAZsAik4rqoI7nMMuBlwW8rlH8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmEd592gCAAA9BQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA4JiljuEAAAAKAQAADwAAAAAAAAAAAAAA&#10;AADCBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Text Box 22" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-4.05pt;margin-top:23.15pt;width:109.1pt;height:59.5pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCYR3n3aAIAAD0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5ykSdsFcYosRYYB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms26XDLjYlfnx9JDW9aSrDdsqHEmzOB70+Z8pKKEq7zvm35+WH&#10;a84CClsIA1blfK8Cv5m9fzet3UQNYQOmUJ6RExsmtcv5BtFNsizIjapE6IFTlpQafCWQjn6dFV7U&#10;5L0y2bDfv8xq8IXzIFUIdHvbKvks+ddaSXzQOihkJueUG6avT99V/GazqZisvXCbUnZpiH/IohKl&#10;paBHV7cCBdv68g9XVSk9BNDYk1BloHUpVaqBqhn0X1XztBFOpVqInOCONIX/51be757co2fYfIKG&#10;GhgJqV2YBLqM9TTaV/FPmTLSE4X7I22qQSaj0cX1eDQecSZJdzUeX44Tr9nJ2vmAnxVULAo599SW&#10;xJbY3QWkiAQ9QGIwC8vSmNQaY1md88sLcvmbhiyMjTcqNblzc8o8Sbg3KmKM/ao0K4tUQLxI46UW&#10;xrOdoMEQUiqLqfbkl9ARpSmJtxh2+FNWbzFu6zhEBotH46q04FP1r9Iuvh9S1i2eiDyrO4rYrJqu&#10;oyso9tRoD+0OBCeXJXXjTgR8FJ6GnnpLi4wP9NEGiHXoJM424H/+7T7iaRZJy1lNS5Tz8GMrvOLM&#10;fLE0pR8Ho1HcunQYja+GdPDnmtW5xm6rBVA7BvRkOJnEiEdzELWH6oX2fR6jkkpYSbFzjgdxge1q&#10;03sh1XyeQLRnTuCdfXIyuo7dibP23LwI77qBRBrlezism5i8mssWGy0tzLcIukxDGwluWe2Ipx1N&#10;s9y9J/EROD8n1OnVm/0CAAD//wMAUEsDBBQABgAIAAAAIQDRpHUE4AAAAAkBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BToNAEIbvJr7DZky8tQvUEoIsTUPSmBg9tPbibYEpEHdnkd226NM7nvQ483/5&#10;55tiM1sjLjj5wZGCeBmBQGpcO1Cn4Pi2W2QgfNDUauMIFXyhh015e1PovHVX2uPlEDrBJeRzraAP&#10;Ycyl9E2PVvulG5E4O7nJ6sDj1Ml20lcut0YmUZRKqwfiC70eseqx+TicrYLnaveq93Vis29TPb2c&#10;tuPn8X2t1P3dvH0EEXAOfzD86rM6lOxUuzO1XhgFiyxmUsFDugLBeRJHvKgZTNcrkGUh/39Q/gAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCYR3n3aAIAAD0FAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDRpHUE4AAAAAkBAAAPAAAAAAAAAAAAAAAA&#10;AMIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="25514C6D" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00152047" w:rsidRDefault="00C20006" w:rsidP="00C20006">
                       <w:pPr>
                         <w:bidi/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00152047">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>تاریخ: .....</w:t>
                       </w:r>
@@ -671,145 +721,109 @@
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>....</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="317E4828" wp14:editId="54A2E2FF">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="317E4828" wp14:editId="68039D3E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-19050</wp:posOffset>
+                  <wp:posOffset>-161925</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>288925</wp:posOffset>
+                  <wp:posOffset>78740</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6045200" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="31750" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Straight Connector 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6045200" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="19050"/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="46C3693E" id="Straight Connector 6" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-1.5pt,22.75pt" to="474.5pt,22.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/KvofowEAAJkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvRfYfxB0X+QUa7EacXposV2K&#10;ttjWH6DKVCxMX6DU2Pn3pZTEKbZiGIZdaEnke+Qj6dX15CzbAiYTfMeXi4Yz8Cr0xm86/vTjy8fP&#10;nKUsfS9t8NDxHSR+vf5wthpjC+dhCLYHZETiUzvGjg85x1aIpAZwMi1CBE9OHdDJTFfciB7lSOzO&#10;ivOmuRRjwD5iUJASvd7unXxd+bUGlR+0TpCZ7TjVlqvFap+LFeuVbDco42DUoQz5D1U4aTwlnalu&#10;ZZbsBc1vVM4oDCnovFDBiaC1UVA1kJpl84ua74OMULVQc1Kc25T+H6263974R6Q2jDG1KT5iUTFp&#10;dOVL9bGpNms3NwumzBQ9XjafLmgCnKmjT5yAEVP+CsGxcui4Nb7okK3c3qVMySj0GFKerWcjbc9V&#10;c1EnIk611FPeWdiHfQPNTE/Zl5WurgncWGRbSQPufy7LQInceoosEG2snUHNn0GH2AKDujp/C5yj&#10;a8bg8wx0xgd8L2uejqXqfTyV/UZrOT6HflcnUx00/6rssKtlwd7eK/z0R61fAQAA//8DAFBLAwQU&#10;AAYACAAAACEAlqAA0t4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXFDr&#10;AHGhIU6FkDgEqUi0Fedt7CaBeB3Fbhr+nkUc4Lgzo9k3+WpynRjtEFpPGq7nCQhLlTct1Rp22+fZ&#10;PYgQkQx2nqyGLxtgVZyf5ZgZf6I3O25iLbiEQoYamhj7TMpQNdZhmPveEnsHPziMfA61NAOeuNx1&#10;8iZJFtJhS/yhwd4+Nbb63Bydho/yvazV1V17eE3VC25Htaax1PryYnp8ABHtFP/C8IPP6FAw094f&#10;yQTRaZjd8pSoIVUKBPvLdMnC/leQRS7/Dyi+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AD8q+h+jAQAAmQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAJagANLeAAAACAEAAA8AAAAAAAAAAAAAAAAA/QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAIBQAAAAA=&#10;" strokecolor="black [3200]" strokeweight="1.5pt">
+              <v:line w14:anchorId="56C231BC" id="Straight Connector 6" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-12.75pt,6.2pt" to="463.25pt,6.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/KvofowEAAJkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvRfYfxB0X+QUa7EacXposV2K&#10;ttjWH6DKVCxMX6DU2Pn3pZTEKbZiGIZdaEnke+Qj6dX15CzbAiYTfMeXi4Yz8Cr0xm86/vTjy8fP&#10;nKUsfS9t8NDxHSR+vf5wthpjC+dhCLYHZETiUzvGjg85x1aIpAZwMi1CBE9OHdDJTFfciB7lSOzO&#10;ivOmuRRjwD5iUJASvd7unXxd+bUGlR+0TpCZ7TjVlqvFap+LFeuVbDco42DUoQz5D1U4aTwlnalu&#10;ZZbsBc1vVM4oDCnovFDBiaC1UVA1kJpl84ua74OMULVQc1Kc25T+H6263974R6Q2jDG1KT5iUTFp&#10;dOVL9bGpNms3NwumzBQ9XjafLmgCnKmjT5yAEVP+CsGxcui4Nb7okK3c3qVMySj0GFKerWcjbc9V&#10;c1EnIk611FPeWdiHfQPNTE/Zl5WurgncWGRbSQPufy7LQInceoosEG2snUHNn0GH2AKDujp/C5yj&#10;a8bg8wx0xgd8L2uejqXqfTyV/UZrOT6HflcnUx00/6rssKtlwd7eK/z0R61fAQAA//8DAFBLAwQU&#10;AAYACAAAACEAglK/HN4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBi7Qb&#10;Q7fWmE0RwUMEC7bS8zY7TaLZ2ZDdpvHfO+JBj/Pex5v38vXkOjHiEFpPGm7nCQikytuWag3vu+fZ&#10;CkSIhqzpPKGGLwywLi4vcpNZf6Y3HLexFhxCITMamhj7TMpQNehMmPseib2jH5yJfA61tIM5c7jr&#10;ZJokS+lMS/yhMT0+NVh9bk9Ow0e5L2t1c9ceNwv1YnajeqWx1Pr6anp8ABFxin8w/NTn6lBwp4M/&#10;kQ2i0zBLlWKUjXQBgoH7dMnC4VeQRS7/Lyi+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AD8q+h+jAQAAmQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAIJSvxzeAAAACQEAAA8AAAAAAAAAAAAAAAAA/QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAIBQAAAAA=&#10;" strokecolor="black [3200]" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00DA4A74">
-[...34 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4EAECC9B" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="4EAECC9B" w14:textId="7D5216D0" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00D21BF9">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>رئیس محترم دانشکده: ...................................................</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
@@ -903,100 +917,209 @@
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> که در خواست آقای/خانم  ..................................................  عضو </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>هیئت‌علمی</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> گروه  .......................................... مبنی بر چاپ کتاب با عنوان فوق در جلسه مورخ  ..................................... شورای گروه مورد بررسی قرار گرفت. نظر علمی گروه در قالب پرسشنامه پیوست شده است. لطفاً اقدام مقتضی انجام پذیرد.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E283E5B" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="1E283E5B" w14:textId="4A7751E5" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>نام و نام خانوادگی مدیر گروه: ..............................................................                                    مهر و امضا: .................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4047A58A" w14:textId="5E8DA0DF" w:rsidR="00D21BF9" w:rsidRDefault="00D21BF9" w:rsidP="00C20006">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B18A5FA" wp14:editId="7FE49756">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-47625</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>248285</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6045200" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="31750" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="7" name="Straight Connector 7"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6045200" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="19050"/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="0B162CC4" id="Straight Connector 7" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-3.75pt,19.55pt" to="472.25pt,19.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/KvofowEAAJkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvRfYfxB0X+QUa7EacXposV2K&#10;ttjWH6DKVCxMX6DU2Pn3pZTEKbZiGIZdaEnke+Qj6dX15CzbAiYTfMeXi4Yz8Cr0xm86/vTjy8fP&#10;nKUsfS9t8NDxHSR+vf5wthpjC+dhCLYHZETiUzvGjg85x1aIpAZwMi1CBE9OHdDJTFfciB7lSOzO&#10;ivOmuRRjwD5iUJASvd7unXxd+bUGlR+0TpCZ7TjVlqvFap+LFeuVbDco42DUoQz5D1U4aTwlnalu&#10;ZZbsBc1vVM4oDCnovFDBiaC1UVA1kJpl84ua74OMULVQc1Kc25T+H6263974R6Q2jDG1KT5iUTFp&#10;dOVL9bGpNms3NwumzBQ9XjafLmgCnKmjT5yAEVP+CsGxcui4Nb7okK3c3qVMySj0GFKerWcjbc9V&#10;c1EnIk611FPeWdiHfQPNTE/Zl5WurgncWGRbSQPufy7LQInceoosEG2snUHNn0GH2AKDujp/C5yj&#10;a8bg8wx0xgd8L2uejqXqfTyV/UZrOT6HflcnUx00/6rssKtlwd7eK/z0R61fAQAA//8DAFBLAwQU&#10;AAYACAAAACEAIasHed4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBi7Sb&#10;amJtzKaI4CFCBVvxPE2mSTQ7G7LbNP57Rzzocd57vPletp5sp0YafOvYwGIegSIuXdVybeBt9zS7&#10;A+UDcoWdYzLwRR7W+flZhmnlTvxK4zbUSkrYp2igCaFPtfZlQxb93PXE4h3cYDHIOdS6GvAk5bbT&#10;11F0qy22LB8a7OmxofJze7QGPor3ok6ulu3hJU6ecTcmGx4LYy4vpod7UIGm8BeGH3xBh1yY9u7I&#10;lVedgdkykaSBm9UClPirOBZh/yvoPNP/B+TfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AD8q+h+jAQAAmQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhACGrB3neAAAACAEAAA8AAAAAAAAAAAAAAAAA/QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAIBQAAAAA=&#10;" strokecolor="black [3200]" strokeweight="1.5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66C3EDEA" w14:textId="2E07D671" w:rsidR="00D21BF9" w:rsidRDefault="00D21BF9" w:rsidP="00D21BF9">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07EB40E2" wp14:editId="6724D552">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07EB40E2" wp14:editId="2B164A9C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>356235</wp:posOffset>
+                  <wp:posOffset>167005</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1413164" cy="755650"/>
+                <wp:extent cx="1412875" cy="755650"/>
                 <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="Text Box 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1413164" cy="755650"/>
+                          <a:ext cx="1412875" cy="755650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
@@ -1170,51 +1293,51 @@
                               <w:t>......</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="07EB40E2" id="Text Box 8" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:28.05pt;width:111.25pt;height:59.5pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAy5djFagIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5y0SboFcYqsRYYB&#10;QVssHXpWZKkxJouaxMTOfn0p2Xms26XDLjYlfnx9JDW9birDdsqHEmzOB70+Z8pKKEr7nPPvj4sP&#10;HzkLKGwhDFiV870K/Hr2/t20dhN1ARswhfKMnNgwqV3ON4hukmVBblQlQg+csqTU4CuBdPTPWeFF&#10;Td4rk130++OsBl84D1KFQLe3rZLPkn+tlcR7rYNCZnJOuWH6+vRdx282m4rJsxduU8ouDfEPWVSi&#10;tBT06OpWoGBbX/7hqiqlhwAaexKqDLQupUo1UDWD/qtqVhvhVKqFyAnuSFP4f27l3W7lHjzD5jM0&#10;1MBISO3CJNBlrKfRvop/ypSRnijcH2lTDTIZjYaDy8F4yJkk3dVoNB4lXrOTtfMBvyioWBRy7qkt&#10;iS2xWwakiAQ9QGIwC4vSmNQaY1md8/ElufxNQxbGxhuVmty5OWWeJNwbFTHGflOalUUqIF6k8VI3&#10;xrOdoMEQUiqLqfbkl9ARpSmJtxh2+FNWbzFu6zhEBotH46q04FP1r9IufhxS1i2eiDyrO4rYrBsq&#10;/Kyxayj21G8P7SoEJxclNWUpAj4IT7NPLaZ9xnv6aANEPnQSZxvwv/52H/E0kqTlrKZdynn4uRVe&#10;cWa+WhrWT4PhMC5fOgxHVxd08Oea9bnGbqsboK4M6OVwMokRj+Ygag/VE639PEYllbCSYuccD+IN&#10;thtOz4ZU83kC0bo5gUu7cjK6jk2KI/fYPAnvurlEmug7OGydmLwazxYbLS3Mtwi6TLMbeW5Z7fin&#10;VU0j3T0r8S04PyfU6fGbvQAAAP//AwBQSwMEFAAGAAgAAAAhAFtPz0beAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj09Lw0AUxO+C32F5gje7SSC1xGxKCRRB9NDai7eX7GsS3D8xu22jn97nyR6H&#10;GWZ+U65na8SZpjB4pyBdJCDItV4PrlNweN8+rECEiE6j8Y4UfFOAdXV7U2Kh/cXt6LyPneASFwpU&#10;0Mc4FlKGtieLYeFHcuwd/WQxspw6qSe8cLk1MkuSpbQ4OF7ocaS6p/Zzf7IKXurtG+6azK5+TP38&#10;etyMX4ePXKn7u3nzBCLSHP/D8IfP6FAxU+NPTgdhFPCRqCBfpiDYzbIsB9Fw7DFPQValvOavfgEA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAy5djFagIAAEQFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBbT89G3gAAAAcBAAAPAAAAAAAAAAAAAAAA&#10;AMQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="07EB40E2" id="Text Box 8" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:13.15pt;width:111.25pt;height:59.5pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASTOBnagIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51kSdoFcYqsRYYB&#10;QVssHXpWZKkxJouaxMTOfn0p2Xms26XDLjYlfnx9JDW9birDdsqHEmzO+xc9zpSVUJT2OeffHxcf&#10;rjgLKGwhDFiV870K/Hr2/t20dhM1gA2YQnlGTmyY1C7nG0Q3ybIgN6oS4QKcsqTU4CuBdPTPWeFF&#10;Td4rkw16vXFWgy+cB6lCoNvbVslnyb/WSuK91kEhMzmn3DB9ffqu4zebTcXk2Qu3KWWXhviHLCpR&#10;Wgp6dHUrULCtL/9wVZXSQwCNFxKqDLQupUo1UDX93qtqVhvhVKqFyAnuSFP4f27l3W7lHjzD5jM0&#10;1MBISO3CJNBlrKfRvop/ypSRnijcH2lTDTIZjYb9wdXliDNJusvRaDxKvGYna+cDflFQsSjk3FNb&#10;EltitwxIEQl6gMRgFhalMak1xrI65+OP5PI3DVkYG29UanLn5pR5knBvVMQY+01pVhapgHiRxkvd&#10;GM92ggZDSKksptqTX0JHlKYk3mLY4U9ZvcW4reMQGSwejavSgk/Vv0q7+HFIWbd4IvKs7ihis26o&#10;8LPGrqHYU789tKsQnFyU1JSlCPggPM0+tZj2Ge/pow0Q+dBJnG3A//rbfcTTSJKWs5p2Kefh51Z4&#10;xZn5amlYP/WHw7h86TAcXQ7o4M8163ON3VY3QF3p08vhZBIjHs1B1B6qJ1r7eYxKKmElxc45HsQb&#10;bDecng2p5vMEonVzApd25WR0HZsUR+6xeRLedXOJNNF3cNg6MXk1ni02WlqYbxF0mWY38tyy2vFP&#10;q5pGuntW4ltwfk6o0+M3ewEAAP//AwBQSwMEFAAGAAgAAAAhACjXOqHfAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FLw0AUhO+C/2F5gje76daUErMpJVAE0UNrL95esq9JaHY3Zrdt9Nf7POlx&#10;mGHmm3w92V5caAyddxrmswQEudqbzjUaDu/bhxWIENEZ7L0jDV8UYF3c3uSYGX91O7rsYyO4xIUM&#10;NbQxDpmUoW7JYpj5gRx7Rz9ajCzHRpoRr1xue6mSZCktdo4XWhyobKk+7c9Ww0u5fcNdpezquy+f&#10;X4+b4fPwkWp9fzdtnkBEmuJfGH7xGR0KZqr82Zkgeg18JGpQywUIdpVSKYiKY4/pAmSRy//8xQ8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEkzgZ2oCAABEBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAKNc6od8AAAAHAQAADwAAAAAAAAAAAAAA&#10;AADEBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="18BB138E" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00152047" w:rsidRDefault="00C20006" w:rsidP="00C20006">
                       <w:pPr>
                         <w:bidi/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00152047">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>تاریخ: .....</w:t>
                       </w:r>
@@ -1350,184 +1473,103 @@
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>.............</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00152047">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>......</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00DA4A74">
-[...79 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="08ECDB44" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="08ECDB44" w14:textId="34B12E87" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00D21BF9">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>رئیس محترم</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>شورای چاپ و نشر</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> دانشگاه: .............................................</w:t>
+        <w:t xml:space="preserve"> دانشگاه</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01A467A5" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B28D14D" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1654,51 +1696,65 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>دانشکده : ...............................................................                                      مهر و امضا: ...................................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73A58693" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30289D54" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="432E7B46" w14:textId="77777777" w:rsidR="00D21BF9" w:rsidRDefault="00D21BF9" w:rsidP="00D21BF9">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30289D54" w14:textId="0DC11425" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00D21BF9">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E5DCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>مدارک پیوست</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3269,85 +3325,85 @@
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="78F21C8D" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="78F21C8D" w14:textId="6B3D117F" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>نام و نام خانوادگی نگارنده/نماینده نگارندگان: ....................................................................</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:tab/>
-        <w:t>تاریخ و امضا: ..............................................</w:t>
+        <w:t>تاریخ و امضا: ..................................</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B3E4089" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -3452,51 +3508,51 @@
         <w:t xml:space="preserve">توجه: این فرم باید در جلسه گروه آموزشی و </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>بدون حضور پدیدآورنده اثر</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>، بررسی و تکمیل شود. مدیر گروه موظف است یک نسخه از اثر را به انضمام فرم حاضر، فرم اولویت پذیرش نشر و فرم معرفی داوران متخصص تکمیل نموده و برای بررسی در شورای دانشکده به دانشکده ارسال نماید.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66EF8B35" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="66EF8B35" w14:textId="6A568BF2" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>گروه تخصصی: .................................................................</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
@@ -3525,126 +3581,126 @@
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:tab/>
-        <w:t>دانشکده: ......................................................................</w:t>
+        <w:t>دانشکده: .........................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EBC4D9E" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="002C5A6E" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="0EBC4D9E" w14:textId="554D658E" w:rsidR="00C20006" w:rsidRPr="002C5A6E" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="451"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C5A6E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>عنوان کتاب: ............................................................................................................................................................................................................................................................</w:t>
+        <w:t>عنوان کتاب: ....................................................................................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68FA664F" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">گروه چه عنوانی را برای این کتاب مناسب </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>می‌داند</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>؟</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6933E294" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00E728D4" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="6933E294" w14:textId="4AB1BFB7" w:rsidR="00C20006" w:rsidRPr="00E728D4" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E728D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>تصنیف (  )</w:t>
       </w:r>
       <w:r w:rsidRPr="00E728D4">
         <w:rPr>
@@ -3684,180 +3740,170 @@
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E728D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>تدوین و گردآوری (  )</w:t>
       </w:r>
       <w:r w:rsidRPr="00E728D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="00F508CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
       <w:r w:rsidRPr="00E728D4">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ترجمه (  )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E728D4">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E728D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>ترجمه (  )</w:t>
+        <w:t xml:space="preserve">تصحیح انتقادی (  )  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E728D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="00F508CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
       <w:r w:rsidRPr="00E728D4">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
-[...8 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">تصحیح انتقادی (  )  </w:t>
-[...28 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">    سایر (  )</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0688279A" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="0688279A" w14:textId="6C13BD7E" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">آیا اثر مطرح شده جزء </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>کتاب‌های</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> درسی است؟ یعنی با این عنوان در سرفصل دروس مصوب آمده است؟      بلی (  )                         خیر (  )</w:t>
+        <w:t xml:space="preserve"> درسی است؟ یعنی با این عنوان در سرفصل دروس مصوب آمده است؟      بلی (  )                  خیر (  )</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3063FEA3" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="3063FEA3" w14:textId="4CE1F3F6" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
@@ -3899,232 +3945,202 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> درسی مطابقت دارد؟  </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>کمتر از 40 درصد  (  )                             بین 40 تا 60 درصد (  )                                           بین 60 تا 100 درصد (  )</w:t>
+        <w:t>کمتر از 40 درصد  (  )                 بین 40 تا 60 درصد (  )                         بین 60 تا 100 درصد (  )</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="072C75D4" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="072C75D4" w14:textId="0344B7BF" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>اگر اثر غیر درسی است، آیا به رشته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>‌</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">های درسی موجود در دانشگاه ولایت مرتبط است؟ </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>بلی (  )                         خیر (  )</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FB10BD9" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ارتباط موضوع اثر با تخصص و سوابق علمی تحقیقاتی نویسنده چگونه است؟             </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="562068C2" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00A64A8D" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="562068C2" w14:textId="71CDE7DB" w:rsidR="00C20006" w:rsidRPr="00A64A8D" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A64A8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>کاملاً مرتبط است (  )</w:t>
       </w:r>
       <w:r w:rsidRPr="00A64A8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A64A8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A64A8D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
-[...8 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> اصلاً مرتبط نیست (  )</w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A64A8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A64A8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A64A8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
@@ -4141,166 +4157,156 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>آیا با توجه به منابع موجود و مشابه، ضرورتی برای نگارش چنین اثری وجود داشته است؟</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A6F4CBD" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00A64A8D" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="5A6F4CBD" w14:textId="76672D18" w:rsidR="00C20006" w:rsidRPr="00A64A8D" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A64A8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>بلی (  )</w:t>
       </w:r>
       <w:r w:rsidRPr="00A64A8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A64A8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A64A8D">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  خیر (  )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64A8D">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A64A8D">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A64A8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A64A8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A64A8D">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">                  خیر (  )</w:t>
-[...48 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">                      کتاب مشابهی وجود ندارد (  )</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ADFCDF7" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="7ADFCDF7" w14:textId="6F39F105" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>آیا سر</w:t>
@@ -4342,143 +4348,123 @@
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> شورای گروه می</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>‌</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>باشند؟</w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>بلی (  )                         خیر (  )</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76ED7EBA" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>موضوع کتاب از نظر محتوا چگونه است؟</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1023AB78" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00A64A8D" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="1023AB78" w14:textId="1CE03E09" w:rsidR="00C20006" w:rsidRPr="00A64A8D" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A64A8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>محتوا کاملاً تازگی دارد (  )</w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A64A8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A64A8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A64A8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
@@ -4547,169 +4533,189 @@
         <w:t xml:space="preserve">در خصوص مطالب اثر فعلی، وضعیت </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>منابع مشابه</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> موجود به کدام گزینه نزدیکتر است؟</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CD932E6" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00A64A8D" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="1CD932E6" w14:textId="1670B15A" w:rsidR="00C20006" w:rsidRPr="00A64A8D" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A64A8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>منابع فارسی مشابه وجود دارد (  )         منابع غیر فارسی مشابه وجود دارد (  )           هم منابع فارسی و هم منابع غیر فارسی مشابه وجود دارد (  )</w:t>
+        <w:t>منابع فارسی مشابه وجود دارد (  )       منابع غیر فارسی مشابه وجود دارد (  )      هم منابع فارسی و هم منابع غیر فارسی مشابه وجود دارد (  )</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="538261C4" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00E728D4" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="538261C4" w14:textId="3EF25F06" w:rsidR="00C20006" w:rsidRPr="00E728D4" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">نام چند مورد از منابع مشابه سوال فوق را ذکر بفرمایید: </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>...........................................................................................................................................................................................................................</w:t>
+        <w:t>..........................................................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BED8F98" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="4BED8F98" w14:textId="08B4E08E" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">........................................................................................................................................................................................................................... </w:t>
+        <w:t xml:space="preserve">.......................................................................................................................................................................................................... </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73AA8991" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="73AA8991" w14:textId="7BC1DD4D" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>طرح کلی و محتوایی کتاب با توجه به هدف از نگارش آن چگونه است؟         خوب (  )                          متوسط (  )                          نارسا (  )</w:t>
+        <w:t xml:space="preserve">طرح کلی و محتوایی کتاب با توجه به هدف از نگارش آن چگونه است؟     </w:t>
+      </w:r>
+      <w:r w:rsidR="00674D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    خوب (  )               متوسط (  )                   نارسا (  )</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="706C6739" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="706C6739" w14:textId="2B3C7AE0" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -4718,236 +4724,219 @@
         </w:rPr>
         <w:t xml:space="preserve">آیا کتاب بصورت کلی از نظر گروه مورد </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>تأیید</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> است؟         </w:t>
+        <w:t xml:space="preserve"> است؟      </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>بلی (  )          خیر (  )           نیاز به اصلاحات دارد و به نویسنده برگردانده شود (  )</w:t>
+        <w:t>بلی (  )     خیر (  )    نیاز به اصلاحات دارد و به نویسنده برگردانده شود (  )</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09C0F71D" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00A64A8D" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A64A8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>سایر توضیحات (در صورت نیاز):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD4BB52" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="4AD4BB52" w14:textId="63E36C29" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>................................................................................................................................................................................................................................</w:t>
+        <w:t>.......................................................................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E2323EF" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="003F1ED7" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="5E2323EF" w14:textId="6FD72F8B" w:rsidR="00AB4A23" w:rsidRDefault="00C20006" w:rsidP="00AB4A23">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>................................................................................................................................................................................................................................</w:t>
-[...7 lines deleted...]
-          <w:szCs w:val="32"/>
+        <w:t>.......................................................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D47CB74" w14:textId="77777777" w:rsidR="00AB4A23" w:rsidRDefault="00AB4A23">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05267E4A" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="04CE0D0C" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="003F1ED7" w:rsidRDefault="00C20006" w:rsidP="00AB4A23">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:bidi/>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05267E4A" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00AB4A23" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA4A74">
+      <w:r w:rsidRPr="00AB4A23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...52 lines deleted...]
-        <w:t xml:space="preserve"> در گروه</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ادامه پیوست 7: پرسشنامه ارزیابی اولیه آثار تصنیف، تألیف و گردآوری اعضای هیئت‌علمی در گروه</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30C79707" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73F9BF95" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00AF0008" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
@@ -7023,146 +7012,171 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>می‌باشد</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A25A3F8" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="3A25A3F8" w14:textId="64789971" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51102F65" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="51102F65" w14:textId="10C8F8F3" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>نام و نام خانوادگی مدیر گروه: ..............................................................                                              مهر و امضا: .................................................</w:t>
+        <w:t>نام و نام خانوادگی مدیر گروه: ..............................................................                                              مهر و امضا: .............................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74F70869" w14:textId="77777777" w:rsidR="00C20006" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="74F70869" w14:textId="45DABAA7" w:rsidR="00C20006" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="649DDB1D" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="212587E4" w14:textId="77777777" w:rsidR="00AB4A23" w:rsidRDefault="00AB4A23">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="649DDB1D" w14:textId="453519A4" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00AB4A23" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F849DA0" wp14:editId="4DA004FA">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F849DA0" wp14:editId="37A30AE0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:align>left</wp:align>
+                  <wp:posOffset>-238125</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>14605</wp:posOffset>
+                  <wp:posOffset>-680720</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1171575" cy="495300"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Text Box 9"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1171575" cy="495300"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
@@ -7246,51 +7260,55 @@
                               <w:t>شماره: ............................</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6F849DA0" id="Text Box 9" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:1.15pt;width:92.25pt;height:39pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBzfWrybQIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kSbsGdYosRYcB&#10;RVssHXpWZCkxJouaxMTOfn0p2U6CbpcOu9iU+Pj1SOr6pqkM2ykfSrA5H54NOFNWQlHadc5/PN99&#10;+sxZQGELYcCqnO9V4Dezjx+uazdVI9iAKZRn5MSGae1yvkF00ywLcqMqEc7AKUtKDb4SSEe/zgov&#10;avJemWw0GFxkNfjCeZAqBLq9bZV8lvxrrSQ+ah0UMpNzyg3T16fvKn6z2bWYrr1wm1J2aYh/yKIS&#10;paWgB1e3AgXb+vIPV1UpPQTQeCahykDrUqpUA1UzHLypZrkRTqVaiJzgDjSF/+dWPuyW7skzbL5A&#10;Qw2MhNQuTANdxnoa7av4p0wZ6YnC/YE21SCT0Wh4OZxcTjiTpBtfTc4HidfsaO18wK8KKhaFnHtq&#10;S2JL7O4DUkSC9pAYzMJdaUxqjbGszvnF+WSQDA4asjA2YlVqcufmmHmScG9UxBj7XWlWFqmAeJHG&#10;Sy2MZztBgyGkVBZT7ckvoSNKUxLvMezwx6zeY9zW0UcGiwfjqrTgU/Vv0i5+9inrFk9EntQdRWxW&#10;DRWe81Hf2BUUe+q3h3YVgpN3JTXlXgR8Ep5mn1pM+4yP9NEGiHzoJM424H//7T7iaSRJy1lNu5Tz&#10;8GsrvOLMfLM0rFfD8TguXzqMJ5cjOvhTzepUY7fVAqgrQ3o5nExixKPpRe2heqG1n8eopBJWUuyc&#10;Yy8usN1wejakms8TiNbNCby3Syej69ikOHLPzYvwrptLpIl+gH7rxPTNeLbYaGlhvkXQZZrdyHPL&#10;asc/rWoa6e5ZiW/B6Tmhjo/f7BUAAP//AwBQSwMEFAAGAAgAAAAhAJGOn7LdAAAABQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FLw0AUhO+C/2F5gje7MbUSYl5KCRRB9NDai7dN9jUJ7r6N2W0b++u7&#10;PelxmGHmm2I5WSOONPreMcLjLAFB3Djdc4uw+1w/ZCB8UKyVcUwIv+RhWd7eFCrX7sQbOm5DK2IJ&#10;+1whdCEMuZS+6cgqP3MDcfT2brQqRDm2Uo/qFMutkWmSPEureo4LnRqo6qj53h4swlu1/lCbOrXZ&#10;2VSv7/vV8LP7WiDe302rFxCBpvAXhit+RIcyMtXuwNoLgxCPBIR0DuJqZk8LEDVClsxBloX8T19e&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHN9avJtAgAARAUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJGOn7LdAAAABQEAAA8AAAAAAAAAAAAA&#10;AAAAxwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shapetype w14:anchorId="6F849DA0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 9" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-18.75pt;margin-top:-53.6pt;width:92.25pt;height:39pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBzfWrybQIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kSbsGdYosRYcB&#10;RVssHXpWZCkxJouaxMTOfn0p2U6CbpcOu9iU+Pj1SOr6pqkM2ykfSrA5H54NOFNWQlHadc5/PN99&#10;+sxZQGELYcCqnO9V4Dezjx+uazdVI9iAKZRn5MSGae1yvkF00ywLcqMqEc7AKUtKDb4SSEe/zgov&#10;avJemWw0GFxkNfjCeZAqBLq9bZV8lvxrrSQ+ah0UMpNzyg3T16fvKn6z2bWYrr1wm1J2aYh/yKIS&#10;paWgB1e3AgXb+vIPV1UpPQTQeCahykDrUqpUA1UzHLypZrkRTqVaiJzgDjSF/+dWPuyW7skzbL5A&#10;Qw2MhNQuTANdxnoa7av4p0wZ6YnC/YE21SCT0Wh4OZxcTjiTpBtfTc4HidfsaO18wK8KKhaFnHtq&#10;S2JL7O4DUkSC9pAYzMJdaUxqjbGszvnF+WSQDA4asjA2YlVqcufmmHmScG9UxBj7XWlWFqmAeJHG&#10;Sy2MZztBgyGkVBZT7ckvoSNKUxLvMezwx6zeY9zW0UcGiwfjqrTgU/Vv0i5+9inrFk9EntQdRWxW&#10;DRWe81Hf2BUUe+q3h3YVgpN3JTXlXgR8Ep5mn1pM+4yP9NEGiHzoJM424H//7T7iaSRJy1lNu5Tz&#10;8GsrvOLMfLM0rFfD8TguXzqMJ5cjOvhTzepUY7fVAqgrQ3o5nExixKPpRe2heqG1n8eopBJWUuyc&#10;Yy8usN1wejakms8TiNbNCby3Syej69ikOHLPzYvwrptLpIl+gH7rxPTNeLbYaGlhvkXQZZrdyHPL&#10;asc/rWoa6e5ZiW/B6Tmhjo/f7BUAAP//AwBQSwMEFAAGAAgAAAAhAKgiPJ/jAAAADAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxap4aSEuJUVaQKqYJDSy/cnNhNIux1iN029OvZ&#10;nuC2uzOafZMvR2fZyQyh8yhhNk2AGay97rCRsP9YTxbAQlSolfVoJPyYAMvi9iZXmfZn3JrTLjaM&#10;QjBkSkIbY59xHurWOBWmvjdI2sEPTkVah4brQZ0p3FkukuSJO9UhfWhVb8rW1F+7o5OwKdfvalsJ&#10;t7jY8vXtsOq/959zKe/vxtULsGjG+GeGKz6hQ0FMlT+iDsxKmDykc7LSMEtSAexqeUypXkUn8SyA&#10;Fzn/X6L4BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHN9avJtAgAARAUAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKgiPJ/jAAAADAEAAA8AAAAA&#10;AAAAAAAAAAAAxwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADXBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="4D050321" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00152047" w:rsidRDefault="00C20006" w:rsidP="00C20006">
                       <w:pPr>
                         <w:bidi/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00152047">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>تاریخ: .......</w:t>
                       </w:r>
                       <w:r>
@@ -7322,3118 +7340,3110 @@
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>شماره: ............................</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00DA4A74">
+      <w:r w:rsidR="00C20006" w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>پیوست 8: فرم پیشنهاد داوران کتاب (خارج از دانشگاه)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16EBE5DE" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="16EBE5DE" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D682F">
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="006121FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">رئیس محترم شورای چاپ و نشر دانشگاه </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72DE3290" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="72DE3290" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA4A74">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+      <w:r w:rsidRPr="006121FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>سلام علیکم،</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5146B200" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="5146B200" w14:textId="29D0B353" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA4A74">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="006121FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>احتراماً، بدینوسیله داوران پیشنهادی برای کتاب آقای/خانم ........................................................... عضو هئیت علمی گروه ........................ با عنوان ...................................................................................................................................................................................................... جهت استحضار و بهره</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006121FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>‌</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA4A74">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+      <w:r w:rsidRPr="006121FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>برداری تقدیم حضور می</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="006121FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>‌</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA4A74">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+      <w:r w:rsidRPr="006121FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>گردد.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2027953A" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="2027953A" w14:textId="3F973D37" w:rsidR="00C20006" w:rsidRPr="00BD749F" w:rsidRDefault="00AB4A23" w:rsidP="00AB4A23">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA4A74">
+      <w:r w:rsidRPr="00BD749F">
         <w:rPr>
           <w:rFonts w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...54 lines deleted...]
-      <w:r w:rsidRPr="00DA4A74">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                                           </w:t>
+      </w:r>
+      <w:r w:rsidR="004861BA" w:rsidRPr="00BD749F">
         <w:rPr>
           <w:rFonts w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA4A74">
+      <w:r w:rsidRPr="00BD749F">
         <w:rPr>
           <w:rFonts w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C20006" w:rsidRPr="00BD749F">
+        <w:rPr>
+          <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>و من ا... توفیق</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="299482C7" w14:textId="77777777" w:rsidR="00C20006" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="299482C7" w14:textId="663612B7" w:rsidR="00C20006" w:rsidRPr="00BD749F" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0"/>
         <w:ind w:left="5040" w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E92195">
+      <w:r w:rsidRPr="00BD749F">
         <w:rPr>
           <w:rFonts w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-[...42 lines deleted...]
-      <w:r w:rsidRPr="00DA4A74">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>نام و نام خانوادگی رئیس/معاون دانشکده</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD749F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:t>........................................</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>..............</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4169C251" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="4169C251" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00BD749F" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0"/>
         <w:ind w:left="5760"/>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BD749F">
         <w:rPr>
           <w:rFonts w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           مهر و امضاء  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="115075D8" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="115075D8" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA4A74">
+      <w:r w:rsidRPr="006121FC">
         <w:rPr>
           <w:rFonts w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>مشخصات داور پیشنهادی اول</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1387"/>
+        <w:gridCol w:w="1394"/>
         <w:gridCol w:w="2053"/>
-        <w:gridCol w:w="3584"/>
-        <w:gridCol w:w="1992"/>
+        <w:gridCol w:w="3576"/>
+        <w:gridCol w:w="1993"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="7114379A" w14:textId="77777777" w:rsidTr="00B11711">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="006121FC" w14:paraId="7114379A" w14:textId="77777777" w:rsidTr="00B11711">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="459"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56C59FD5" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="56C59FD5" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DA4A74">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006121FC">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">نام و نام خانوادگی: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76918957" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="76918957" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DA4A74">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006121FC">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">آخرین مدرک  و رشته تحصیلی : </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="484EBC13" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="484EBC13" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DA4A74">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006121FC">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">مرتبه علمی: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F920D48" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="0F920D48" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="2D8170A5" w14:textId="77777777" w:rsidTr="00B11711">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="006121FC" w14:paraId="2D8170A5" w14:textId="77777777" w:rsidTr="00B11711">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FA614D8" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="2FA614D8" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DA4A74">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006121FC">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>شماره تماس</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="117A6CBA" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="117A6CBA" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DA4A74">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006121FC">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">ثابت : </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6408" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20A9CF46" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="20A9CF46" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DA4A74">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006121FC">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">آدرس محل کار: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="6DF83BD5" w14:textId="77777777" w:rsidTr="00B11711">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="006121FC" w14:paraId="6DF83BD5" w14:textId="77777777" w:rsidTr="00B11711">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59CB36F7" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="59CB36F7" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64089771" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="64089771" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DA4A74">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006121FC">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">همراه: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6408" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38A6B19A" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="38A6B19A" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DA4A74">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006121FC">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">آدرس پست الکترونیک: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="671C40E1" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="671C40E1" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA4A74">
+      <w:r w:rsidRPr="006121FC">
         <w:rPr>
           <w:rFonts w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>2-  مشخصات داور پیشنهادی دوم</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1386"/>
+        <w:gridCol w:w="1393"/>
         <w:gridCol w:w="2052"/>
-        <w:gridCol w:w="3587"/>
+        <w:gridCol w:w="3580"/>
         <w:gridCol w:w="1991"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="0A6677E9" w14:textId="77777777" w:rsidTr="00B11711">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="006121FC" w14:paraId="0A6677E9" w14:textId="77777777" w:rsidTr="00B11711">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="439"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="41F1E429" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="41F1E429" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DA4A74">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006121FC">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">نام و نام خانوادگی: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77CACC5D" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="77CACC5D" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DA4A74">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006121FC">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">آخرین مدرک تحصیلی:  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A0EF2F6" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="3A0EF2F6" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A8BA5D9" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="6A8BA5D9" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DA4A74">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006121FC">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">مرتبه علمی: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="1ACD5346" w14:textId="77777777" w:rsidTr="00B11711">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="006121FC" w14:paraId="1ACD5346" w14:textId="77777777" w:rsidTr="00B11711">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1812E5B6" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="1812E5B6" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DA4A74">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006121FC">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>شماره تماس</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28033635" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="28033635" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DA4A74">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006121FC">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">ثابت : </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6408" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1E4366D9" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="1E4366D9" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DA4A74">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006121FC">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">آدرس محل کار: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="6D46091A" w14:textId="77777777" w:rsidTr="00B11711">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="006121FC" w14:paraId="6D46091A" w14:textId="77777777" w:rsidTr="00B11711">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="52005FFF" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="52005FFF" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="736FA2FC" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="736FA2FC" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DA4A74">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006121FC">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">همراه: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6408" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1CCC8639" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="1CCC8639" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DA4A74">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006121FC">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">آدرس پست الکترونیک: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="32D826D4" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="32D826D4" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA4A74">
+      <w:r w:rsidRPr="006121FC">
         <w:rPr>
           <w:rFonts w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>مشخصات داور پیشنهادی سوم</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1386"/>
+        <w:gridCol w:w="1393"/>
         <w:gridCol w:w="2052"/>
-        <w:gridCol w:w="3587"/>
+        <w:gridCol w:w="3580"/>
         <w:gridCol w:w="1991"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="01AD027B" w14:textId="77777777" w:rsidTr="00B11711">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="006121FC" w14:paraId="01AD027B" w14:textId="77777777" w:rsidTr="00B11711">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29565A93" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="29565A93" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DA4A74">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006121FC">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>نام و نام خانوادگی:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70DD7EC9" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="70DD7EC9" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DA4A74">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006121FC">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>آخرین مدرک تحصیلی:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C55C67F" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="7C55C67F" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DA4A74">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006121FC">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>مرتبه علمی:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="6C8D7F00" w14:textId="77777777" w:rsidTr="00B11711">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="006121FC" w14:paraId="6C8D7F00" w14:textId="77777777" w:rsidTr="00B11711">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6544E466" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="6544E466" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DA4A74">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006121FC">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>شماره تماس</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EFB1458" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="1EFB1458" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DA4A74">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006121FC">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ثابت :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6408" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2148450B" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="2148450B" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DA4A74">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006121FC">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>آدرس محل کار:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="21656D97" w14:textId="77777777" w:rsidTr="00B11711">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="006121FC" w14:paraId="21656D97" w14:textId="77777777" w:rsidTr="00B11711">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B4E1232" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="0B4E1232" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D1CD0EB" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="4D1CD0EB" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DA4A74">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006121FC">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>همراه:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6408" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6587AF85" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="6587AF85" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DA4A74">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006121FC">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>آدرس پست الکترونیک:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4B29FF63" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="4B29FF63" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA4A74">
+      <w:r w:rsidRPr="006121FC">
         <w:rPr>
           <w:rFonts w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مشخصات داور پیشنهادی چهارم </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1386"/>
+        <w:gridCol w:w="1393"/>
         <w:gridCol w:w="2052"/>
-        <w:gridCol w:w="3587"/>
+        <w:gridCol w:w="3580"/>
         <w:gridCol w:w="1991"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="66970405" w14:textId="77777777" w:rsidTr="00B11711">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="006121FC" w14:paraId="66970405" w14:textId="77777777" w:rsidTr="00B11711">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25376863" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="25376863" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DA4A74">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006121FC">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">نام و نام خانوادگی: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59AC5543" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="59AC5543" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DA4A74">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006121FC">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">آخرین مدرک تحصیلی: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="434FC721" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="434FC721" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DA4A74">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006121FC">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">مرتبه علمی: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="50AA143B" w14:textId="77777777" w:rsidTr="00B11711">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="006121FC" w14:paraId="50AA143B" w14:textId="77777777" w:rsidTr="00B11711">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A821526" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="4A821526" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DA4A74">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006121FC">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>شماره تماس</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B722AC4" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="7B722AC4" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DA4A74">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006121FC">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">ثابت : </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6408" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65DFAAD8" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="65DFAAD8" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DA4A74">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006121FC">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">آدرس محل کار: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="2D9287DF" w14:textId="77777777" w:rsidTr="00B11711">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="006121FC" w14:paraId="2D9287DF" w14:textId="77777777" w:rsidTr="00B11711">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27D70DA0" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="27D70DA0" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00328613" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="00328613" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DA4A74">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006121FC">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">همراه: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6408" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D4E3D4D" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="2D4E3D4D" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DA4A74">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006121FC">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">آدرس پست الکترونیک: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="69733027" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="69733027" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA4A74">
+      <w:r w:rsidRPr="006121FC">
         <w:rPr>
           <w:rFonts w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>مشخصات داور پیشنهادی پنجم</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1323"/>
+        <w:gridCol w:w="1329"/>
         <w:gridCol w:w="1939"/>
-        <w:gridCol w:w="3370"/>
-        <w:gridCol w:w="2384"/>
+        <w:gridCol w:w="3366"/>
+        <w:gridCol w:w="2382"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="01156F99" w14:textId="77777777" w:rsidTr="00B11711">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="006121FC" w14:paraId="01156F99" w14:textId="77777777" w:rsidTr="00B11711">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3556" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="030B4693" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="030B4693" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DA4A74">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006121FC">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">نام و نام خانوادگی: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3731" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="629F3949" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="629F3949" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DA4A74">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006121FC">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">آخرین مدرک تحصیلی: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2633" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11659518" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="11659518" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DA4A74">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006121FC">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">مرتبه علمی: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="66D5BA6F" w14:textId="77777777" w:rsidTr="00B11711">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="006121FC" w14:paraId="66D5BA6F" w14:textId="77777777" w:rsidTr="00B11711">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E66E4B3" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="2E66E4B3" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DA4A74">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006121FC">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>شماره تماس</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C606FA2" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="3C606FA2" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DA4A74">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006121FC">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">ثابت : </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6364" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AA77F91" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="5AA77F91" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DA4A74">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006121FC">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">آدرس محل کار: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="26A60CDB" w14:textId="77777777" w:rsidTr="00B11711">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="006121FC" w14:paraId="26A60CDB" w14:textId="77777777" w:rsidTr="00B11711">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="305E2F95" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="305E2F95" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28543941" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="28543941" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DA4A74">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006121FC">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">همراه: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6364" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42252916" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+          <w:p w14:paraId="42252916" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DA4A74">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006121FC">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">آدرس پست الکترونیک: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4B47FB8F" w14:textId="77777777" w:rsidR="00C20006" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="4B47FB8F" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="006121FC" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E82BE7E" w14:textId="77777777" w:rsidR="006D5591" w:rsidRDefault="006D5591">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="238A7A29" w14:textId="59C610E3" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="238A7A29" w14:textId="35C1485D" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00595BB6" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...24 lines deleted...]
-          <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0EEBBC6C" wp14:editId="04A8274C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5301DD9E" wp14:editId="1CE87053">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>-55418</wp:posOffset>
+                  <wp:posOffset>-424815</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>141490</wp:posOffset>
+                  <wp:posOffset>-695960</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1385454" cy="755650"/>
+                <wp:extent cx="1412875" cy="755650"/>
                 <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                 <wp:wrapNone/>
-                <wp:docPr id="11" name="Text Box 11"/>
+                <wp:docPr id="571319967" name="Text Box 571319967"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1385454" cy="755650"/>
+                          <a:ext cx="1412875" cy="755650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="16BA7E41" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00152047" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+                          <w:p w14:paraId="585A5E49" w14:textId="77777777" w:rsidR="00595BB6" w:rsidRPr="00152047" w:rsidRDefault="00595BB6" w:rsidP="00595BB6">
                             <w:pPr>
                               <w:bidi/>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00152047">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                               <w:t>تاریخ: .....</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
-                              <w:t>......................</w:t>
+                              <w:t>.</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00152047">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
-                              <w:t>...........</w:t>
+                              <w:t>...</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:rtl/>
+                                <w:lang w:bidi="fa-IR"/>
+                              </w:rPr>
+                              <w:t>............</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00152047">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:rtl/>
+                                <w:lang w:bidi="fa-IR"/>
+                              </w:rPr>
+                              <w:t>........</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="0B8A4A93" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00152047" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+                          <w:p w14:paraId="1DDFF65B" w14:textId="77777777" w:rsidR="00595BB6" w:rsidRPr="00152047" w:rsidRDefault="00595BB6" w:rsidP="00595BB6">
                             <w:pPr>
                               <w:bidi/>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00152047">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
-                              <w:t>شماره: ...........</w:t>
+                              <w:t>شماره: ..........</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
-                              <w:t>......................</w:t>
+                              <w:t>....</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00152047">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:rtl/>
+                                <w:lang w:bidi="fa-IR"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:rtl/>
+                                <w:lang w:bidi="fa-IR"/>
+                              </w:rPr>
+                              <w:t>.........</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00152047">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                               <w:t>....</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="535B9D67" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00152047" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+                          <w:p w14:paraId="33FAC0C0" w14:textId="77777777" w:rsidR="00595BB6" w:rsidRPr="00152047" w:rsidRDefault="00595BB6" w:rsidP="00595BB6">
                             <w:pPr>
                               <w:bidi/>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00152047">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
-                              <w:t>پیوست: .........</w:t>
+                              <w:t>پیوست: .......</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
-                              <w:t>......................</w:t>
+                              <w:t>.............</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00152047">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
-                              <w:t>....</w:t>
+                              <w:t>......</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="0EEBBC6C" id="Text Box 11" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-4.35pt;margin-top:11.15pt;width:109.1pt;height:59.5pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBukFfmbAIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5y0SdoFcYqsRYYB&#10;RVusHXpWZKkxJouaxMTOfv0o2U6ybpcOu9iU+Pj1SGp+1VSG7ZQPJdicjwZDzpSVUJT2JeffnlYf&#10;LjkLKGwhDFiV870K/Grx/t28djN1BhswhfKMnNgwq13ON4hulmVBblQlwgCcsqTU4CuBdPQvWeFF&#10;Td4rk50Nh9OsBl84D1KFQLc3rZIvkn+tlcR7rYNCZnJOuWH6+vRdx2+2mIvZixduU8ouDfEPWVSi&#10;tBT04OpGoGBbX/7hqiqlhwAaBxKqDLQupUo1UDWj4atqHjfCqVQLkRPcgabw/9zKu92je/AMm0/Q&#10;UAMjIbULs0CXsZ5G+yr+KVNGeqJwf6BNNchkNDq/nIwnY84k6S4mk+kk8ZodrZ0P+FlBxaKQc09t&#10;SWyJ3W1AikjQHhKDWViVxqTWGMvqnE/PyeVvGrIwNt6o1OTOzTHzJOHeqIgx9qvSrCxSAfEijZe6&#10;Np7tBA2GkFJZTLUnv4SOKE1JvMWwwx+zeotxW0cfGSwejKvSgk/Vv0q7+N6nrFs8EXlSdxSxWTdU&#10;eM7P+8auodhTvz20qxCcXJXUlFsR8EF4mn1qMe0z3tNHGyDyoZM424D/+bf7iKeRJC1nNe1SzsOP&#10;rfCKM/PF0rB+HI3HcfnSYTy5OKODP9WsTzV2W10DdWVEL4eTSYx4NL2oPVTPtPbLGJVUwkqKnXPs&#10;xWtsN5yeDamWywSidXMCb+2jk9F1bFIcuafmWXjXzSXSRN9Bv3Vi9mo8W2y0tLDcIugyzW7kuWW1&#10;459WNY1096zEt+D0nFDHx2/xCwAA//8DAFBLAwQUAAYACAAAACEA2XpRAeEAAAAJAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3FqnLoU0xKmqSBUSooeWXnpzYjeJsNchdtvA17Oc&#10;4Liap5m3+Wp0ll3MEDqPEmbTBJjB2usOGwmH980kBRaiQq2sRyPhywRYFbc3ucq0v+LOXPaxYVSC&#10;IVMS2hj7jPNQt8apMPW9QcpOfnAq0jk0XA/qSuXOcpEkj9ypDmmhVb0pW1N/7M9Owmu52apdJVz6&#10;bcuXt9O6/zwcF1Le343rZ2DRjPEPhl99UoeCnCp/Rh2YlTBJn4iUIMQcGOUiWS6AVQQ+zObAi5z/&#10;/6D4AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG6QV+ZsAgAARAUAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANl6UQHhAAAACQEAAA8AAAAAAAAA&#10;AAAAAAAAxgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="5301DD9E" id="Text Box 571319967" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-33.45pt;margin-top:-54.8pt;width:111.25pt;height:59.5pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCtLg4WbAIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5ykSdsFdYosRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2U6ybpcOu9iU+Pj1SOrquqkM2ykfSrA5Hw2GnCkroSjtS86/Pd1+&#10;uOQsoLCFMGBVzvcq8Ov5+3dXtZupMWzAFMozcmLDrHY53yC6WZYFuVGVCANwypJSg68E0tG/ZIUX&#10;NXmvTDYeDs+zGnzhPEgVAt3etEo+T/61VhIftA4Kmck55Ybp69N3Hb/Z/ErMXrxwm1J2aYh/yKIS&#10;paWgB1c3AgXb+vIPV1UpPQTQOJBQZaB1KVWqgaoZDV9Vs9oIp1ItRE5wB5rC/3Mr73cr9+gZNp+g&#10;oQZGQmoXZoEuYz2N9lX8U6aM9ETh/kCbapDJaDQZjS8vppxJ0l1Mp+fTxGt2tHY+4GcFFYtCzj21&#10;JbEldncBKSJBe0gMZuG2NCa1xlhW5/z8jFz+piELY+ONSk3u3BwzTxLujYoYY78qzcoiFRAv0nip&#10;pfFsJ2gwhJTKYqo9+SV0RGlK4i2GHf6Y1VuM2zr6yGDxYFyVFnyq/lXaxfc+Zd3iiciTuqOIzbqh&#10;wnN+1jd2DcWe+u2hXYXg5G1JTbkTAR+Fp9mnFtM+4wN9tAEiHzqJsw34n3+7j3gaSdJyVtMu5Tz8&#10;2AqvODNfLA3rx9FkEpcvHSbTizEd/Klmfaqx22oJ1JURvRxOJjHi0fSi9lA909ovYlRSCSspds6x&#10;F5fYbjg9G1ItFglE6+YE3tmVk9F1bFIcuafmWXjXzSXSRN9Dv3Vi9mo8W2y0tLDYIugyzW7kuWW1&#10;459WNY1096zEt+D0nFDHx2/+CwAA//8DAFBLAwQUAAYACAAAACEA6xFVquEAAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPTUvDQBCG74L/YRnBW7tpMaGJ2ZQSKILoobUXb5NkmgT3I2a3bfTXOz3Z&#10;2zvMwzvP5OvJaHGm0ffOKljMIxBka9f0tlVw+NjOViB8QNugdpYU/JCHdXF/l2PWuIvd0XkfWsEl&#10;1meooAthyKT0dUcG/dwNZHl3dKPBwOPYymbEC5cbLZdRlEiDveULHQ5UdlR/7U9GwWu5fcddtTSr&#10;X12+vB03w/fhM1bq8WHaPIMINIV/GK76rA4FO1XuZBsvtIJZkqSMclhEaQLiisQxh0pB+gSyyOXt&#10;C8UfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK0uDhZsAgAARAUAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOsRVarhAAAACgEAAA8AAAAAAAAA&#10;AAAAAAAAxgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="16BA7E41" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00152047" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+                    <w:p w14:paraId="585A5E49" w14:textId="77777777" w:rsidR="00595BB6" w:rsidRPr="00152047" w:rsidRDefault="00595BB6" w:rsidP="00595BB6">
                       <w:pPr>
                         <w:bidi/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00152047">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>تاریخ: .....</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
-                        <w:t>......................</w:t>
+                        <w:t>.</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00152047">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
-                        <w:t>...........</w:t>
+                        <w:t>...</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:rtl/>
+                          <w:lang w:bidi="fa-IR"/>
+                        </w:rPr>
+                        <w:t>............</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00152047">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:rtl/>
+                          <w:lang w:bidi="fa-IR"/>
+                        </w:rPr>
+                        <w:t>........</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="0B8A4A93" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00152047" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+                    <w:p w14:paraId="1DDFF65B" w14:textId="77777777" w:rsidR="00595BB6" w:rsidRPr="00152047" w:rsidRDefault="00595BB6" w:rsidP="00595BB6">
                       <w:pPr>
                         <w:bidi/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00152047">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
-                        <w:t>شماره: ...........</w:t>
+                        <w:t>شماره: ..........</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
-                        <w:t>......................</w:t>
+                        <w:t>....</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00152047">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:rtl/>
+                          <w:lang w:bidi="fa-IR"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:rtl/>
+                          <w:lang w:bidi="fa-IR"/>
+                        </w:rPr>
+                        <w:t>.........</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00152047">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>....</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="535B9D67" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00152047" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+                    <w:p w14:paraId="33FAC0C0" w14:textId="77777777" w:rsidR="00595BB6" w:rsidRPr="00152047" w:rsidRDefault="00595BB6" w:rsidP="00595BB6">
                       <w:pPr>
                         <w:bidi/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00152047">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
-                        <w:t>پیوست: .........</w:t>
+                        <w:t>پیوست: .......</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
-                        <w:t>......................</w:t>
+                        <w:t>.............</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00152047">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
-                        <w:t>....</w:t>
+                        <w:t>......</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidR="00C20006" w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>پیوست 9: فرم بررسی اولویت پذیرش و نشر آثار</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6C55908E" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="127D4F3D" w14:textId="5F7365C9" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...38 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="299776AC" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="6C55908E" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00C81CED" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA4A74">
+      <w:r w:rsidRPr="00C81CED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:t>جناب آقای ...............................................</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>رئیس محترم شورای چاپ و نشر دانشگاه</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32B06B4B" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="32B06B4B" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00C81CED" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA4A74">
+      <w:r w:rsidRPr="00C81CED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>سلام علیکم،</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3510E8AD" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="3510E8AD" w14:textId="5E1873D5" w:rsidR="00C20006" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA4A74">
+      <w:r w:rsidRPr="00C81CED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>احتراماً، بدین</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C81CED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>‌</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA4A74">
+      <w:r w:rsidRPr="00C81CED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>وسیله فرم</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA4A74">
+      <w:r w:rsidRPr="00C81CED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA4A74">
+      <w:r w:rsidRPr="00C81CED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>بررسی</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA4A74">
+      <w:r w:rsidRPr="00C81CED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA4A74">
+      <w:r w:rsidRPr="00C81CED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>امتیازات جهت تعیین اولویت</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA4A74">
+      <w:r w:rsidRPr="00C81CED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA4A74">
+      <w:r w:rsidRPr="00C81CED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>پذیرش</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA4A74">
+      <w:r w:rsidRPr="00C81CED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA4A74">
+      <w:r w:rsidRPr="00C81CED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>و</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA4A74">
+      <w:r w:rsidRPr="00C81CED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA4A74">
+      <w:r w:rsidRPr="00C81CED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>نشر</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA4A74">
+      <w:r w:rsidRPr="00C81CED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA4A74">
+      <w:r w:rsidRPr="00C81CED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>کتاب آقای/خانم ................................................................. عضو هئیت</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C81CED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>‌</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA4A74">
+      <w:r w:rsidRPr="00C81CED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-      <w:r>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>علمی گروه............................................................................ با عنوان ..................................................................................................... جهت استحضار و بهره</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C81CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>‌</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C81CED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
-          <w:sz w:val="20"/>
-[...94 lines deleted...]
-        <w:t>.</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>برداری تقدیم حضور می‌گردد.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64BAF2D0" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="0C7E87F3" w14:textId="77777777" w:rsidR="00130E58" w:rsidRPr="00C81CED" w:rsidRDefault="00130E58" w:rsidP="00130E58">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7301F7B7" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="7301F7B7" w14:textId="40F1DD2B" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                                                                                                    </w:t>
+        <w:t xml:space="preserve">                                                                                                                   </w:t>
+      </w:r>
+      <w:r w:rsidR="00130E58">
+        <w:rPr>
+          <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>و من ا... توفیق</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D8925BC" w14:textId="77777777" w:rsidR="00C20006" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+    <w:p w14:paraId="570428AF" w14:textId="52381E8B" w:rsidR="00F0163A" w:rsidRDefault="00130E58" w:rsidP="00130E58">
       <w:pPr>
         <w:bidi/>
-        <w:jc w:val="right"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                                 </w:t>
+      </w:r>
+      <w:r w:rsidR="00F0163A" w:rsidRPr="00BD749F">
+        <w:rPr>
+          <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>نام و نام خانوادگی رئیس/معاون</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> پژوهشی</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0163A" w:rsidRPr="00BD749F">
+        <w:rPr>
+          <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> دانشکده</w:t>
+      </w:r>
+      <w:r w:rsidR="008E5CB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>..........</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017979B0" w14:textId="471675E8" w:rsidR="00C20006" w:rsidRDefault="00F0163A" w:rsidP="00F0163A">
+      <w:pPr>
+        <w:bidi/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA4A74">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                                        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD749F">
+        <w:rPr>
+          <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>مهر و امضاء</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25CA6651" w14:textId="77777777" w:rsidR="00F0163A" w:rsidRPr="00DA4A74" w:rsidRDefault="00F0163A" w:rsidP="00F0163A">
+      <w:pPr>
+        <w:bidi/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>دکتر  ............................................................</w:t>
-[...14 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA4A74">
-[...22 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable1Light1"/>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="613"/>
         <w:gridCol w:w="3598"/>
         <w:gridCol w:w="1784"/>
         <w:gridCol w:w="1516"/>
         <w:gridCol w:w="1505"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="268B8219" w14:textId="77777777" w:rsidTr="00B11711">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="617" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12436,61 +12446,61 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> تدوین و گردآوری نیز 5 امتیاز است.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="231FEFDB" w14:textId="77777777" w:rsidR="00A65425" w:rsidRDefault="00A65425"/>
     <w:sectPr w:rsidR="00A65425" w:rsidSect="00A65425">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75B34D52" w14:textId="77777777" w:rsidR="00900F7C" w:rsidRDefault="00900F7C" w:rsidP="00C20006">
+    <w:p w14:paraId="4AAABA20" w14:textId="77777777" w:rsidR="00C807CE" w:rsidRDefault="00C807CE" w:rsidP="00C20006">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D8EA1FC" w14:textId="77777777" w:rsidR="00900F7C" w:rsidRDefault="00900F7C" w:rsidP="00C20006">
+    <w:p w14:paraId="00E4FC16" w14:textId="77777777" w:rsidR="00C807CE" w:rsidRDefault="00C807CE" w:rsidP="00C20006">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -12541,61 +12551,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Mitra">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IranNastaliq">
     <w:panose1 w:val="02020505000000020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="61002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F8C67BB" w14:textId="77777777" w:rsidR="00900F7C" w:rsidRDefault="00900F7C" w:rsidP="00C20006">
+    <w:p w14:paraId="1F556974" w14:textId="77777777" w:rsidR="00C807CE" w:rsidRDefault="00C807CE" w:rsidP="00C20006">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E62D6C0" w14:textId="77777777" w:rsidR="00900F7C" w:rsidRDefault="00900F7C" w:rsidP="00C20006">
+    <w:p w14:paraId="6E0EF6AF" w14:textId="77777777" w:rsidR="00C807CE" w:rsidRDefault="00C807CE" w:rsidP="00C20006">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2D612667" w14:textId="03139528" w:rsidR="00C20006" w:rsidRDefault="005A6754">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="0022258C">
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="fa-IR"/>
         <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
           <w14:srgbClr w14:val="000000">
             <w14:alpha w14:val="60000"/>
           </w14:srgbClr>
@@ -13639,66 +13649,97 @@
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C20006"/>
     <w:rsid w:val="000E7AC4"/>
+    <w:rsid w:val="00130E58"/>
+    <w:rsid w:val="00132B2C"/>
     <w:rsid w:val="002934B3"/>
+    <w:rsid w:val="00385294"/>
     <w:rsid w:val="003E6B4B"/>
+    <w:rsid w:val="00417041"/>
+    <w:rsid w:val="004861BA"/>
     <w:rsid w:val="004D7511"/>
+    <w:rsid w:val="004E523E"/>
+    <w:rsid w:val="00595BB6"/>
     <w:rsid w:val="005A6754"/>
+    <w:rsid w:val="006121FC"/>
+    <w:rsid w:val="00616C5A"/>
+    <w:rsid w:val="00674D37"/>
+    <w:rsid w:val="00681DC6"/>
     <w:rsid w:val="006A2496"/>
     <w:rsid w:val="006D5591"/>
+    <w:rsid w:val="00757E15"/>
     <w:rsid w:val="00842778"/>
+    <w:rsid w:val="00874D62"/>
     <w:rsid w:val="00886834"/>
+    <w:rsid w:val="008E5CB8"/>
     <w:rsid w:val="00900F7C"/>
+    <w:rsid w:val="00932FC6"/>
+    <w:rsid w:val="009F5965"/>
     <w:rsid w:val="00A65425"/>
+    <w:rsid w:val="00A72AFD"/>
+    <w:rsid w:val="00AB4A23"/>
     <w:rsid w:val="00B010A4"/>
     <w:rsid w:val="00B545F5"/>
+    <w:rsid w:val="00BD749F"/>
     <w:rsid w:val="00C20006"/>
     <w:rsid w:val="00C219BA"/>
+    <w:rsid w:val="00C807CE"/>
+    <w:rsid w:val="00C81CED"/>
+    <w:rsid w:val="00D21BF9"/>
     <w:rsid w:val="00DD576C"/>
     <w:rsid w:val="00DE3828"/>
+    <w:rsid w:val="00DE638C"/>
+    <w:rsid w:val="00DF0565"/>
+    <w:rsid w:val="00EA1C91"/>
+    <w:rsid w:val="00EB4714"/>
+    <w:rsid w:val="00EE22C8"/>
+    <w:rsid w:val="00F0163A"/>
+    <w:rsid w:val="00F42458"/>
+    <w:rsid w:val="00F508CF"/>
+    <w:rsid w:val="00FB577C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="fa-IR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="/"/>
   <w:listSeparator w:val="؛"/>
   <w14:docId w14:val="2109C0AC"/>
@@ -14767,50 +14808,51 @@
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C20006"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:bidi="ar-SA"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
@@ -15096,72 +15138,72 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>11319</Characters>
+  <Pages>6</Pages>
+  <Words>1950</Words>
+  <Characters>11118</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>94</Lines>
+  <Lines>92</Lines>
   <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13278</CharactersWithSpaces>
+  <CharactersWithSpaces>13042</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Rasoolizadeh</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>