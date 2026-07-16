--- v0 (2026-05-30)
+++ v1 (2026-07-16)
@@ -1,60 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1EE12124" w14:textId="5C9E30BF" w:rsidR="00F2701D" w:rsidRPr="00DA4A74" w:rsidRDefault="00D00F17" w:rsidP="00B2553B">
+    <w:p w14:paraId="1EE12124" w14:textId="5C07EA2A" w:rsidR="00F2701D" w:rsidRPr="00DA4A74" w:rsidRDefault="00D00F17" w:rsidP="00B2553B">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">پیوست </w:t>
@@ -98,109 +99,119 @@
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ترجمه</w:t>
       </w:r>
       <w:r w:rsidR="00E619AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DC136BF" w14:textId="77777777" w:rsidR="00F861FB" w:rsidRPr="00DA4A74" w:rsidRDefault="00D00F17" w:rsidP="00152047">
+    <w:p w14:paraId="3DC136BF" w14:textId="3115EF6C" w:rsidR="00F861FB" w:rsidRPr="00DA4A74" w:rsidRDefault="00D00F17" w:rsidP="00152047">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>مدیر محترم گروه آموزشی: ................................................</w:t>
       </w:r>
       <w:r w:rsidR="00152047" w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                            </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="385E20F8" w14:textId="77777777" w:rsidR="00D00F17" w:rsidRPr="00DA4A74" w:rsidRDefault="00D00F17" w:rsidP="00D00F17">
+    <w:p w14:paraId="385E20F8" w14:textId="172A534E" w:rsidR="00D00F17" w:rsidRPr="00DA4A74" w:rsidRDefault="00D00F17" w:rsidP="00D00F17">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>با سلام و احترام،</w:t>
+        <w:t>با سلام و احترام</w:t>
+      </w:r>
+      <w:r w:rsidR="00713222">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>؛</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E238CEF" w14:textId="736ED861" w:rsidR="00D00F17" w:rsidRPr="00DA4A74" w:rsidRDefault="00D00F17" w:rsidP="000C3F17">
+    <w:p w14:paraId="0E238CEF" w14:textId="30D401AD" w:rsidR="00D00F17" w:rsidRPr="00DA4A74" w:rsidRDefault="00D00F17" w:rsidP="000C3F17">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>نظر به اینکه اینجانب ......................................</w:t>
       </w:r>
       <w:r w:rsidR="00152047" w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
@@ -430,1114 +441,1161 @@
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> تا زمان اعلام نتیجه</w:t>
       </w:r>
       <w:r w:rsidR="001B1F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>،</w:t>
       </w:r>
       <w:r w:rsidR="00B37CA9" w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> اثر را در اختیار ناشر دیگری قرار ندهم. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E26134" w14:textId="77777777" w:rsidR="00D00F17" w:rsidRPr="00DA4A74" w:rsidRDefault="00D00F17" w:rsidP="00D00F17">
+    <w:p w14:paraId="04E26134" w14:textId="551FED90" w:rsidR="00D00F17" w:rsidRDefault="00D00F17" w:rsidP="00D00F17">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>عنوان اثر: ...................................................................................</w:t>
+        <w:t>عنوان اثر</w:t>
+      </w:r>
+      <w:r w:rsidR="00657072">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>(به زبان اصلی)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>: ........................................................................</w:t>
       </w:r>
       <w:r w:rsidR="00152047" w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>.................</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>.......</w:t>
       </w:r>
       <w:r w:rsidR="00FD2A15" w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>...........</w:t>
+        <w:t>..........</w:t>
+      </w:r>
+      <w:r w:rsidR="00657072">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00FD2A15" w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>......................</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>........................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="526AF905" w14:textId="19C92A21" w:rsidR="00D16AAF" w:rsidRPr="00DA4A74" w:rsidRDefault="00152047" w:rsidP="00891829">
-[...87 lines deleted...]
-    <w:p w14:paraId="46F9457C" w14:textId="55620057" w:rsidR="00EF008D" w:rsidRDefault="006C0F32" w:rsidP="008470E2">
+    <w:p w14:paraId="721C2F0D" w14:textId="431E168D" w:rsidR="00657072" w:rsidRPr="00DA4A74" w:rsidRDefault="00657072" w:rsidP="00657072">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>عنوان اثر</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(به زبان </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>فارسی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>: ..........................................................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C7791AB" w14:textId="7752718A" w:rsidR="00657072" w:rsidRPr="00DA4A74" w:rsidRDefault="00657072" w:rsidP="00657072">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="526AF905" w14:textId="0D47D3AF" w:rsidR="00D16AAF" w:rsidRPr="00DA4A74" w:rsidRDefault="00152047" w:rsidP="00500503">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="60" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>تاریخ درخواست: ...........</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD2A15" w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>....................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">...............                                           </w:t>
+      </w:r>
+      <w:r w:rsidR="00500503">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D00F17" w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>امضای درخواست</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC36B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>‌</w:t>
+      </w:r>
+      <w:r w:rsidR="00D00F17" w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>کننده: .................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F9457C" w14:textId="36AF3EC6" w:rsidR="00EF008D" w:rsidRDefault="002C55F0" w:rsidP="008470E2">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251694080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40714C14" wp14:editId="2BB3E6F8">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251724800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="230BE9A8" wp14:editId="3847F9A6">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>-78740</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>292735</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1385454" cy="571500"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="22" name="Text Box 22"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1385454" cy="571500"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="23D7BFCD" w14:textId="3E393415" w:rsidR="002100B1" w:rsidRPr="00152047" w:rsidRDefault="002100B1" w:rsidP="002079A5">
+                            <w:pPr>
+                              <w:bidi/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="right"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:rtl/>
+                                <w:lang w:bidi="fa-IR"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00152047">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:rtl/>
+                                <w:lang w:bidi="fa-IR"/>
+                              </w:rPr>
+                              <w:t>تاریخ: .....</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:rtl/>
+                                <w:lang w:bidi="fa-IR"/>
+                              </w:rPr>
+                              <w:t>..................</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00152047">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:rtl/>
+                                <w:lang w:bidi="fa-IR"/>
+                              </w:rPr>
+                              <w:t>...........</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="26E5EEDF" w14:textId="670A5E4E" w:rsidR="002100B1" w:rsidRPr="00152047" w:rsidRDefault="002100B1" w:rsidP="002079A5">
+                            <w:pPr>
+                              <w:bidi/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="right"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:rtl/>
+                                <w:lang w:bidi="fa-IR"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00152047">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:rtl/>
+                                <w:lang w:bidi="fa-IR"/>
+                              </w:rPr>
+                              <w:t>شماره: ...........</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:rtl/>
+                                <w:lang w:bidi="fa-IR"/>
+                              </w:rPr>
+                              <w:t>..................</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00152047">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:rtl/>
+                                <w:lang w:bidi="fa-IR"/>
+                              </w:rPr>
+                              <w:t>....</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="230BE9A8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 22" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-6.2pt;margin-top:23.05pt;width:109.1pt;height:45pt;z-index:251724800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpjM7VaQIAAD0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X52kSdsFcYosRYcB&#10;RVssHXpWZCkxJouaxMTOfn0p2Xkg26XDLjYlfnx9JDW5bSrDtsqHEmzO+xc9zpSVUJR2lfMfL/ef&#10;bjgLKGwhDFiV850K/Hb68cOkdmM1gDWYQnlGTmwY1y7na0Q3zrIg16oS4QKcsqTU4CuBdPSrrPCi&#10;Ju+VyQa93lVWgy+cB6lCoNu7Vsmnyb/WSuKT1kEhMzmn3DB9ffou4zebTsR45YVbl7JLQ/xDFpUo&#10;LQU9uLoTKNjGl3+4qkrpIYDGCwlVBlqXUqUaqJp+76yaxVo4lWohcoI70BT+n1v5uF24Z8+w+QIN&#10;NTASUrswDnQZ62m0r+KfMmWkJwp3B9pUg0xGo8ub0XA05EySbnTdH/USr9nR2vmAXxVULAo599SW&#10;xJbYPgSkiATdQ2IwC/elMak1xrI651eXo14yOGjIwtiIVanJnZtj5knCnVERY+x3pVlZpALiRRov&#10;NTeebQUNhpBSWUy1J7+EjihNSbzHsMMfs3qPcVvHPjJYPBhXpQWfqj9Lu/i5T1m3eCLypO4oYrNs&#10;uo4uodhRoz20OxCcvC+pGw8i4LPwNPTUW1pkfKKPNkCsQydxtgb/+2/3EU+zSFrOalqinIdfG+EV&#10;Z+abpSn93B8O49alw3B0PaCDP9UsTzV2U82B2tGnJ8PJJEY8mr2oPVSvtO+zGJVUwkqKnXPci3Ns&#10;V5veC6lmswSiPXMCH+zCyeg6difO2kvzKrzrBhJplB9hv25ifDaXLTZaWphtEHSZhjYS3LLaEU87&#10;mma5e0/iI3B6Tqjjqzd9AwAA//8DAFBLAwQUAAYACAAAACEAPcTDi+AAAAAKAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qkblvask1TaTpNlSYkBIeNXbi5TdZWJE5psq3w9JgTHG1/&#10;+v39xWZyVlzMGHpPCtJ5AsJQ43VPrYLj2262BhEikkbrySj4MgE25e1Ngbn2V9qbyyG2gkMo5Kig&#10;i3HIpQxNZxyGuR8M8e3kR4eRx7GVesQrhzsrsyRZSYc98YcOB1N1pvk4nJ2C52r3ivs6c+tvWz29&#10;nLbD5/F9qdT93bR9BBHNFP9g+NVndSjZqfZn0kFYBbM0WzCqYLFKQTCQJUvuUjP5wBtZFvJ/hfIH&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6YzO1WkCAAA9BQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAPcTDi+AAAAAKAQAADwAAAAAAAAAAAAAA&#10;AADDBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="23D7BFCD" w14:textId="3E393415" w:rsidR="002100B1" w:rsidRPr="00152047" w:rsidRDefault="002100B1" w:rsidP="002079A5">
+                      <w:pPr>
+                        <w:bidi/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="right"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:rtl/>
+                          <w:lang w:bidi="fa-IR"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00152047">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:rtl/>
+                          <w:lang w:bidi="fa-IR"/>
+                        </w:rPr>
+                        <w:t>تاریخ: .....</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:rtl/>
+                          <w:lang w:bidi="fa-IR"/>
+                        </w:rPr>
+                        <w:t>..................</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00152047">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:rtl/>
+                          <w:lang w:bidi="fa-IR"/>
+                        </w:rPr>
+                        <w:t>...........</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="26E5EEDF" w14:textId="670A5E4E" w:rsidR="002100B1" w:rsidRPr="00152047" w:rsidRDefault="002100B1" w:rsidP="002079A5">
+                      <w:pPr>
+                        <w:bidi/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="right"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:rtl/>
+                          <w:lang w:bidi="fa-IR"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00152047">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:rtl/>
+                          <w:lang w:bidi="fa-IR"/>
+                        </w:rPr>
+                        <w:t>شماره: ...........</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:rtl/>
+                          <w:lang w:bidi="fa-IR"/>
+                        </w:rPr>
+                        <w:t>..................</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00152047">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:rtl/>
+                          <w:lang w:bidi="fa-IR"/>
+                        </w:rPr>
+                        <w:t>....</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="006C0F32" w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251694080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40714C14" wp14:editId="66EC93CD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>169545</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6045200" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Straight Connector 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6045200" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="19050"/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="542C27B2" id="Straight Connector 6" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;z-index:251694080;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="0,13.35pt" to="476pt,13.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/KvofowEAAJkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvRfYfxB0X+QUa7EacXposV2K&#10;ttjWH6DKVCxMX6DU2Pn3pZTEKbZiGIZdaEnke+Qj6dX15CzbAiYTfMeXi4Yz8Cr0xm86/vTjy8fP&#10;nKUsfS9t8NDxHSR+vf5wthpjC+dhCLYHZETiUzvGjg85x1aIpAZwMi1CBE9OHdDJTFfciB7lSOzO&#10;ivOmuRRjwD5iUJASvd7unXxd+bUGlR+0TpCZ7TjVlqvFap+LFeuVbDco42DUoQz5D1U4aTwlnalu&#10;ZZbsBc1vVM4oDCnovFDBiaC1UVA1kJpl84ua74OMULVQc1Kc25T+H6263974R6Q2jDG1KT5iUTFp&#10;dOVL9bGpNms3NwumzBQ9XjafLmgCnKmjT5yAEVP+CsGxcui4Nb7okK3c3qVMySj0GFKerWcjbc9V&#10;c1EnIk611FPeWdiHfQPNTE/Zl5WurgncWGRbSQPufy7LQInceoosEG2snUHNn0GH2AKDujp/C5yj&#10;a8bg8wx0xgd8L2uejqXqfTyV/UZrOT6HflcnUx00/6rssKtlwd7eK/z0R61fAQAA//8DAFBLAwQU&#10;AAYACAAAACEA3rX3C9sAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBi9iN&#10;wbQasykieIigYCuep9lpEs3Ohuw2jf/eEQ96fO8N731TrGfXq4nG0Hk2cLVIQBHX3nbcGHjbPl7e&#10;gAoR2WLvmQx8UYB1eXpSYG79kV9p2sRGSQmHHA20MQ651qFuyWFY+IFYsr0fHUaRY6PtiEcpd71O&#10;k2SpHXYsCy0O9NBS/bk5OAMf1XvVZBerbv9ynT3hdsqeeaqMOT+b7+9ARZrj3zH84As6lMK08we2&#10;QfUG5JFoIF2uQEl6m6Vi7H4NXRb6P375DQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD8q&#10;+h+jAQAAmQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AN619wvbAAAABgEAAA8AAAAAAAAAAAAAAAAA/QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAAFBQAAAAA=&#10;" strokecolor="black [3200]" strokeweight="1.5pt">
+              <v:line w14:anchorId="233BFA27" id="Straight Connector 6" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;z-index:251694080;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="0,13.35pt" to="476pt,13.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/KvofowEAAJkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvRfYfxB0X+QUa7EacXposV2K&#10;ttjWH6DKVCxMX6DU2Pn3pZTEKbZiGIZdaEnke+Qj6dX15CzbAiYTfMeXi4Yz8Cr0xm86/vTjy8fP&#10;nKUsfS9t8NDxHSR+vf5wthpjC+dhCLYHZETiUzvGjg85x1aIpAZwMi1CBE9OHdDJTFfciB7lSOzO&#10;ivOmuRRjwD5iUJASvd7unXxd+bUGlR+0TpCZ7TjVlqvFap+LFeuVbDco42DUoQz5D1U4aTwlnalu&#10;ZZbsBc1vVM4oDCnovFDBiaC1UVA1kJpl84ua74OMULVQc1Kc25T+H6263974R6Q2jDG1KT5iUTFp&#10;dOVL9bGpNms3NwumzBQ9XjafLmgCnKmjT5yAEVP+CsGxcui4Nb7okK3c3qVMySj0GFKerWcjbc9V&#10;c1EnIk611FPeWdiHfQPNTE/Zl5WurgncWGRbSQPufy7LQInceoosEG2snUHNn0GH2AKDujp/C5yj&#10;a8bg8wx0xgd8L2uejqXqfTyV/UZrOT6HflcnUx00/6rssKtlwd7eK/z0R61fAQAA//8DAFBLAwQU&#10;AAYACAAAACEA3rX3C9sAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBi9iN&#10;wbQasykieIigYCuep9lpEs3Ohuw2jf/eEQ96fO8N731TrGfXq4nG0Hk2cLVIQBHX3nbcGHjbPl7e&#10;gAoR2WLvmQx8UYB1eXpSYG79kV9p2sRGSQmHHA20MQ651qFuyWFY+IFYsr0fHUaRY6PtiEcpd71O&#10;k2SpHXYsCy0O9NBS/bk5OAMf1XvVZBerbv9ynT3hdsqeeaqMOT+b7+9ARZrj3zH84As6lMK08we2&#10;QfUG5JFoIF2uQEl6m6Vi7H4NXRb6P375DQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD8q&#10;+h+jAQAAmQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AN619wvbAAAABgEAAA8AAAAAAAAAAAAAAAAA/QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAAFBQAAAAA=&#10;" strokecolor="black [3200]" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00EF008D" w:rsidRPr="00DA4A74">
+    </w:p>
+    <w:p w14:paraId="6CE0079C" w14:textId="7E8A79F0" w:rsidR="008470E2" w:rsidRPr="00DA4A74" w:rsidRDefault="00175FFB" w:rsidP="00EF008D">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>رئیس</w:t>
+      </w:r>
+      <w:r w:rsidR="008470E2" w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> محترم دانشکده: ...................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="002079A5" w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="760F350E" w14:textId="0ACB957B" w:rsidR="008470E2" w:rsidRPr="00DA4A74" w:rsidRDefault="008470E2" w:rsidP="00175FFB">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>با سلام</w:t>
+      </w:r>
+      <w:r w:rsidR="002C55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>؛</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407351D2" w14:textId="634A6C1A" w:rsidR="008470E2" w:rsidRPr="00DA4A74" w:rsidRDefault="008470E2" w:rsidP="00FD2A15">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">احتراماً به استحضار </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3962">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>می‌رساند</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> که در خواست آقای/خانم  ..............................</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD2A15" w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>........</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">............  عضو </w:t>
+      </w:r>
+      <w:r w:rsidR="00974ECC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>هیئت‌علمی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> گروه  .....</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD2A15" w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>.........</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">............................ </w:t>
+      </w:r>
+      <w:r w:rsidR="0098037D" w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>مبنی بر چاپ کتاب با عنوان</w:t>
+      </w:r>
+      <w:r w:rsidR="00152047" w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> فوق در جلسه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مورخ  .....................................</w:t>
+      </w:r>
+      <w:r w:rsidR="0098037D" w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> شورای گروه مورد بررسی قرار گرفت. نظر علمی گروه در قالب پرسشنامه پیوست شده است. لطفاً اقدام مقتضی انجام پذیرد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2316C952" w14:textId="68EC4B99" w:rsidR="0098037D" w:rsidRDefault="0098037D" w:rsidP="00891829">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="60" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>نام و نام خانوادگی مدیر گروه: ....................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00152047" w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.....                      </w:t>
+      </w:r>
+      <w:r w:rsidR="003C69E3" w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>مهر و امضا: ................</w:t>
+      </w:r>
+      <w:r w:rsidR="00152047" w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>........................</w:t>
+      </w:r>
+      <w:r w:rsidR="00152047" w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F7E548E" w14:textId="4C1D1688" w:rsidR="00500503" w:rsidRPr="00DA4A74" w:rsidRDefault="00500503" w:rsidP="00500503">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="60" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251724800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="230BE9A8" wp14:editId="26CCB179">
-[...719 lines deleted...]
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251696128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CBA9356" wp14:editId="1EEF7CBD">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251696128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CBA9356" wp14:editId="12F6331B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>124460</wp:posOffset>
+                  <wp:posOffset>210185</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6045200" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="Straight Connector 7"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6045200" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="19050"/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="478C13C6" id="Straight Connector 7" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;z-index:251696128;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="0,9.8pt" to="476pt,9.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/KvofowEAAJkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvRfYfxB0X+QUa7EacXposV2K&#10;ttjWH6DKVCxMX6DU2Pn3pZTEKbZiGIZdaEnke+Qj6dX15CzbAiYTfMeXi4Yz8Cr0xm86/vTjy8fP&#10;nKUsfS9t8NDxHSR+vf5wthpjC+dhCLYHZETiUzvGjg85x1aIpAZwMi1CBE9OHdDJTFfciB7lSOzO&#10;ivOmuRRjwD5iUJASvd7unXxd+bUGlR+0TpCZ7TjVlqvFap+LFeuVbDco42DUoQz5D1U4aTwlnalu&#10;ZZbsBc1vVM4oDCnovFDBiaC1UVA1kJpl84ua74OMULVQc1Kc25T+H6263974R6Q2jDG1KT5iUTFp&#10;dOVL9bGpNms3NwumzBQ9XjafLmgCnKmjT5yAEVP+CsGxcui4Nb7okK3c3qVMySj0GFKerWcjbc9V&#10;c1EnIk611FPeWdiHfQPNTE/Zl5WurgncWGRbSQPufy7LQInceoosEG2snUHNn0GH2AKDujp/C5yj&#10;a8bg8wx0xgd8L2uejqXqfTyV/UZrOT6HflcnUx00/6rssKtlwd7eK/z0R61fAQAA//8DAFBLAwQU&#10;AAYACAAAACEAF9eY69sAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwUrDQBCG74LvsIzgRezG&#10;YmobsykieIigYCs9T7PTJJqdDdltGt/eEQ96nO8f/vkmX0+uUyMNofVs4GaWgCKuvG25NvC+fbpe&#10;ggoR2WLnmQx8UYB1cX6WY2b9id9o3MRaSQmHDA00MfaZ1qFqyGGY+Z5YsoMfHEYZh1rbAU9S7jo9&#10;T5KFdtiyXGiwp8eGqs/N0Rn4KHdlnV7dtYfX2/QZt2P6wmNpzOXF9HAPKtIU/5bhR1/UoRCnvT+y&#10;DaozII9EoasFKElX6VzA/hfoItf/9YtvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD8q&#10;+h+jAQAAmQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ABfXmOvbAAAABgEAAA8AAAAAAAAAAAAAAAAA/QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAAFBQAAAAA=&#10;" strokecolor="black [3200]" strokeweight="1.5pt">
+              <v:line w14:anchorId="203834EF" id="Straight Connector 7" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;z-index:251696128;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="0,16.55pt" to="476pt,16.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/KvofowEAAJkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvRfYfxB0X+QUa7EacXposV2K&#10;ttjWH6DKVCxMX6DU2Pn3pZTEKbZiGIZdaEnke+Qj6dX15CzbAiYTfMeXi4Yz8Cr0xm86/vTjy8fP&#10;nKUsfS9t8NDxHSR+vf5wthpjC+dhCLYHZETiUzvGjg85x1aIpAZwMi1CBE9OHdDJTFfciB7lSOzO&#10;ivOmuRRjwD5iUJASvd7unXxd+bUGlR+0TpCZ7TjVlqvFap+LFeuVbDco42DUoQz5D1U4aTwlnalu&#10;ZZbsBc1vVM4oDCnovFDBiaC1UVA1kJpl84ua74OMULVQc1Kc25T+H6263974R6Q2jDG1KT5iUTFp&#10;dOVL9bGpNms3NwumzBQ9XjafLmgCnKmjT5yAEVP+CsGxcui4Nb7okK3c3qVMySj0GFKerWcjbc9V&#10;c1EnIk611FPeWdiHfQPNTE/Zl5WurgncWGRbSQPufy7LQInceoosEG2snUHNn0GH2AKDujp/C5yj&#10;a8bg8wx0xgd8L2uejqXqfTyV/UZrOT6HflcnUx00/6rssKtlwd7eK/z0R61fAQAA//8DAFBLAwQU&#10;AAYACAAAACEA8qaQiNwAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0vDQBDF74LfYRnBi9hN&#10;W+OfmE0RwUOECrbieZqdJtHsbMhu0/jtHfGgx/fe8N5v8tXkOjXSEFrPBuazBBRx5W3LtYG37dPl&#10;LagQkS12nsnAFwVYFacnOWbWH/mVxk2slZRwyNBAE2OfaR2qhhyGme+JJdv7wWEUOdTaDniUctfp&#10;RZJca4cty0KDPT02VH1uDs7AR/le1unFTbt/uUqfcTumax5LY87Ppod7UJGm+HcMP/iCDoUw7fyB&#10;bVCdAXkkGlgu56AkvUsXYux+DV3k+j9+8Q0AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA/&#10;KvofowEAAJkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDyppCI3AAAAAYBAAAPAAAAAAAAAAAAAAAAAP0DAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAABgUAAAAA&#10;" strokecolor="black [3200]" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C361513" w14:textId="25614BD6" w:rsidR="0098037D" w:rsidRPr="00DA4A74" w:rsidRDefault="006C0F32" w:rsidP="006C0F32">
+    <w:p w14:paraId="3C361513" w14:textId="5BBBAAEC" w:rsidR="0098037D" w:rsidRPr="00DA4A74" w:rsidRDefault="006C0F32" w:rsidP="00496EAB">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE6C25">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251697152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E625433" wp14:editId="09CA902D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>125730</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1413164" cy="755650"/>
                 <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="Text Box 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
@@ -1677,90 +1735,60 @@
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                               <w:t>.........</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00152047">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                               <w:t>....</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="7A6C561C" w14:textId="77777777" w:rsidR="002100B1" w:rsidRPr="00152047" w:rsidRDefault="002100B1" w:rsidP="00152047">
+                          <w:p w14:paraId="7A6C561C" w14:textId="50F85E81" w:rsidR="002100B1" w:rsidRPr="00152047" w:rsidRDefault="002100B1" w:rsidP="00152047">
                             <w:pPr>
                               <w:bidi/>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00152047">
-[...28 lines deleted...]
-                            </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="3E625433" id="Text Box 8" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:9.9pt;width:111.25pt;height:59.5pt;z-index:251697152;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAy5djFagIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5y0SboFcYqsRYYB&#10;QVssHXpWZKkxJouaxMTOfn0p2Xms26XDLjYlfnx9JDW9birDdsqHEmzOB70+Z8pKKEr7nPPvj4sP&#10;HzkLKGwhDFiV870K/Hr2/t20dhN1ARswhfKMnNgwqV3ON4hukmVBblQlQg+csqTU4CuBdPTPWeFF&#10;Td4rk130++OsBl84D1KFQLe3rZLPkn+tlcR7rYNCZnJOuWH6+vRdx282m4rJsxduU8ouDfEPWVSi&#10;tBT06OpWoGBbX/7hqiqlhwAaexKqDLQupUo1UDWD/qtqVhvhVKqFyAnuSFP4f27l3W7lHjzD5jM0&#10;1MBISO3CJNBlrKfRvop/ypSRnijcH2lTDTIZjYaDy8F4yJkk3dVoNB4lXrOTtfMBvyioWBRy7qkt&#10;iS2xWwakiAQ9QGIwC4vSmNQaY1md8/ElufxNQxbGxhuVmty5OWWeJNwbFTHGflOalUUqIF6k8VI3&#10;xrOdoMEQUiqLqfbkl9ARpSmJtxh2+FNWbzFu6zhEBotH46q04FP1r9IufhxS1i2eiDyrO4rYrBsq&#10;/Kyxayj21G8P7SoEJxclNWUpAj4IT7NPLaZ9xnv6aANEPnQSZxvwv/52H/E0kqTlrKZdynn4uRVe&#10;cWa+WhrWT4PhMC5fOgxHVxd08Oea9bnGbqsboK4M6OVwMokRj+Ygag/VE639PEYllbCSYuccD+IN&#10;thtOz4ZU83kC0bo5gUu7cjK6jk2KI/fYPAnvurlEmug7OGydmLwazxYbLS3Mtwi6TLMbeW5Z7fin&#10;VU0j3T0r8S04PyfU6fGbvQAAAP//AwBQSwMEFAAGAAgAAAAhAK5FHiDdAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyog1FRCHGqKlKFhODQ0gu3TbxNIvwTYrcNPD3LCY4z&#10;s5r5tlzNzooTTXEIXsPtIgNBvg1m8J2G/dvmJgcRE3qDNnjS8EURVtXlRYmFCWe/pdMudYJLfCxQ&#10;Q5/SWEgZ254cxkUYyXN2CJPDxHLqpJnwzOXOSpVl99Lh4Hmhx5HqntqP3dFpeK43r7htlMu/bf30&#10;cliPn/v3pdbXV/P6EUSiOf0dwy8+o0PFTE04ehOF1cCPJHYfmJ9TpdQSRMPGXZ6DrEr5n7/6AQAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADLl2MVqAgAARAUAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAK5FHiDdAAAABwEAAA8AAAAAAAAAAAAAAAAA&#10;xAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADOBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
@@ -1871,667 +1899,554 @@
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>.........</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00152047">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>....</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="7A6C561C" w14:textId="77777777" w:rsidR="002100B1" w:rsidRPr="00152047" w:rsidRDefault="002100B1" w:rsidP="00152047">
+                    <w:p w14:paraId="7A6C561C" w14:textId="50F85E81" w:rsidR="002100B1" w:rsidRPr="00152047" w:rsidRDefault="002100B1" w:rsidP="00152047">
                       <w:pPr>
                         <w:bidi/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00152047">
-[...28 lines deleted...]
-                      </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00DE6C25" w:rsidRPr="00DE6C25">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        <w:t>: .............................................</w:t>
+        <w:t xml:space="preserve"> رئیس محترم شورای چاپ و نشر دانشگاه</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01D33BEB" w14:textId="77777777" w:rsidR="00175FFB" w:rsidRPr="00DA4A74" w:rsidRDefault="00175FFB" w:rsidP="000D1067">
+    <w:p w14:paraId="1FAE5AD3" w14:textId="06F3C5D0" w:rsidR="0098037D" w:rsidRPr="00DA4A74" w:rsidRDefault="0098037D" w:rsidP="00175FFB">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>با سلام</w:t>
+      </w:r>
+      <w:r w:rsidR="002C55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>؛</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1FAE5AD3" w14:textId="77777777" w:rsidR="0098037D" w:rsidRPr="00DA4A74" w:rsidRDefault="0098037D" w:rsidP="00175FFB">
+    <w:p w14:paraId="7EDF09D2" w14:textId="41FC99D0" w:rsidR="0098037D" w:rsidRPr="00DA4A74" w:rsidRDefault="0098037D" w:rsidP="00152047">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>با سلام،</w:t>
+        <w:t xml:space="preserve">احتراماً به استحضار </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3962">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>می‌رساند</w:t>
+      </w:r>
+      <w:r w:rsidR="009E6689" w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> که در خواست آقای/خانم</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ............</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1067" w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>.......</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>...................</w:t>
+      </w:r>
+      <w:r w:rsidR="009E6689" w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">...........  عضو </w:t>
+      </w:r>
+      <w:r w:rsidR="00974ECC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>هیئت‌علمی</w:t>
+      </w:r>
+      <w:r w:rsidR="009E6689" w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> گروه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .........</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1067" w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>...............</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>........................ مبنی بر چاپ کتاب با عنوان</w:t>
+      </w:r>
+      <w:r w:rsidR="00152047" w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> فوق</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00152047" w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>در جلسه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مورخ  ...............................</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1067" w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>.............................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00152047" w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>..... شورای دانشکده مورد بررسی قرار گرفت. لطفاً اقدام مقتضی انجام پذیرد.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EDF09D2" w14:textId="41FC99D0" w:rsidR="0098037D" w:rsidRPr="00DA4A74" w:rsidRDefault="0098037D" w:rsidP="00152047">
+    <w:p w14:paraId="7E608D2F" w14:textId="77777777" w:rsidR="00713222" w:rsidRDefault="009512E6" w:rsidP="00496EAB">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E703B6E" w14:textId="5276867F" w:rsidR="008415E7" w:rsidRPr="00DA4A74" w:rsidRDefault="00713222" w:rsidP="00846F7E">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00352B07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>نام و نام خانوادگی</w:t>
+      </w:r>
+      <w:r w:rsidR="00496EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00496EAB" w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">رئیس یا </w:t>
+      </w:r>
+      <w:r w:rsidR="00496EAB" w:rsidRPr="006465E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>معاون پژوهشی دانشکده</w:t>
+      </w:r>
+      <w:r w:rsidR="0098037D" w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>: ........</w:t>
+      </w:r>
+      <w:r w:rsidR="0042716D" w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidR="0098037D" w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>......</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1067" w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>........</w:t>
+      </w:r>
+      <w:r w:rsidR="0098037D" w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>.............</w:t>
+      </w:r>
+      <w:r w:rsidR="00352B07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5194">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="00352B07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5194" w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>مهر و امضا: .................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12F40FD9" w14:textId="77777777" w:rsidR="00152047" w:rsidRPr="00DA4A74" w:rsidRDefault="00152047" w:rsidP="00152047">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
-          <w:sz w:val="20"/>
-[...480 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17865F02" w14:textId="001C371A" w:rsidR="00435937" w:rsidRPr="003549D1" w:rsidRDefault="0098037D" w:rsidP="00407E5B">
+    <w:p w14:paraId="17865F02" w14:textId="424F551A" w:rsidR="00435937" w:rsidRPr="003549D1" w:rsidRDefault="0098037D" w:rsidP="009512E6">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E5DCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>مدارک پیوست</w:t>
       </w:r>
       <w:r w:rsidR="006465E2">
         <w:rPr>
@@ -2722,65 +2637,50 @@
         <w:t>تعهدنامه صحت و اصالت ترجمه</w:t>
       </w:r>
       <w:r w:rsidR="00AE6562">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AE6562">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>اثر</w:t>
       </w:r>
-    </w:p>
-[...13 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="2DBE89DF" w14:textId="609D002F" w:rsidR="00281356" w:rsidRDefault="008060CC" w:rsidP="005626BA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10091"/>
         </w:tabs>
         <w:bidi/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005626BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">بدین‌وسیله، </w:t>
       </w:r>
       <w:r w:rsidRPr="005626BA">
@@ -10066,214 +9966,310 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F3CCE25" wp14:editId="1F4A8A03">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F3CCE25" wp14:editId="3B2C8A42">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:align>left</wp:align>
+                  <wp:posOffset>-47625</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>309880</wp:posOffset>
+                  <wp:posOffset>-394970</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="971550" cy="495300"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Text Box 9"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="971550" cy="495300"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="423CE5A8" w14:textId="77777777" w:rsidR="002100B1" w:rsidRPr="00152047" w:rsidRDefault="002100B1" w:rsidP="00AF2D51">
+                          <w:p w14:paraId="423CE5A8" w14:textId="6E40D282" w:rsidR="002100B1" w:rsidRPr="00152047" w:rsidRDefault="002100B1" w:rsidP="00FF7CDD">
                             <w:pPr>
                               <w:bidi/>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-                              <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00152047">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
-                              <w:t>تاریخ: ................</w:t>
+                              <w:t>تاریخ: ..........</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00FF7CDD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:rtl/>
+                                <w:lang w:bidi="fa-IR"/>
+                              </w:rPr>
+                              <w:t>..</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00152047">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:rtl/>
+                                <w:lang w:bidi="fa-IR"/>
+                              </w:rPr>
+                              <w:t>......</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00FF7CDD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:rtl/>
+                                <w:lang w:bidi="fa-IR"/>
+                              </w:rPr>
+                              <w:t>...</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="354338FF" w14:textId="77777777" w:rsidR="002100B1" w:rsidRPr="00AF2D51" w:rsidRDefault="002100B1" w:rsidP="00AF2D51">
+                          <w:p w14:paraId="354338FF" w14:textId="60D0628A" w:rsidR="002100B1" w:rsidRPr="00AF2D51" w:rsidRDefault="002100B1" w:rsidP="00FF7CDD">
                             <w:pPr>
                               <w:bidi/>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-                              <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
-                              <w:t>شماره: ...............</w:t>
+                              <w:t>شماره: ............</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00FF7CDD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:rtl/>
+                                <w:lang w:bidi="fa-IR"/>
+                              </w:rPr>
+                              <w:t>.....</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:rtl/>
+                                <w:lang w:bidi="fa-IR"/>
+                              </w:rPr>
+                              <w:t>...</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5F3CCE25" id="Text Box 9" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:24.4pt;width:76.5pt;height:39pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkGgodawIAAEMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kSbsEdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2U6ybpcOu9iU+Pj1SOrquqkM2ykfSrA5H54NOFNWQlHadc6/Pd9+&#10;+MhZQGELYcCqnO9V4Nfz9++uajdTI9iAKZRn5MSGWe1yvkF0sywLcqMqEc7AKUtKDb4SSEe/zgov&#10;avJemWw0GFxkNfjCeZAqBLq9aZV8nvxrrSQ+aB0UMpNzyg3T16fvKn6z+ZWYrb1wm1J2aYh/yKIS&#10;paWgB1c3AgXb+vIPV1UpPQTQeCahykDrUqpUA1UzHLyq5mkjnEq1EDnBHWgK/8+tvN89uUfPsPkE&#10;DTUwElK7MAt0GetptK/inzJlpCcK9wfaVINM0uX0cjiZkEaSajydnA8SrdnR2PmAnxVULAo599SV&#10;RJbY3QWkgATtITGWhdvSmNQZY1md84tzcv+bhiyMjTcq9bhzc0w8Sbg3KmKM/ao0K4uUf7xI06WW&#10;xrOdoLkQUiqLqfTkl9ARpSmJtxh2+GNWbzFu6+gjg8WDcVVa8Kn6V2kX3/uUdYsnIk/qjiI2q4YK&#10;z/mo7+sKij2120O7CcHJ25KacicCPgpPo099pHXGB/poA0Q+dBJnG/A//3Yf8TSRpOWsplXKefix&#10;FV5xZr5YmtXpcDyOu5cO48nliA7+VLM61dhttQTqypAeDieTGPFoelF7qF5o6xcxKqmElRQ759iL&#10;S2wXnF4NqRaLBKJtcwLv7JOT0XVsUhy55+ZFeNfNJdJA30O/dGL2ajxbbLS0sNgi6DLNbuS5ZbXj&#10;nzY1jXT3qsSn4PScUMe3b/4LAAD//wMAUEsDBBQABgAIAAAAIQD/EwdG3gAAAAcBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWEphU1WaTlOlCQnBYWMXbm6TtRWJU5psK/v1805w&#10;8/Oz3vtcLCdnxdGMofek4HGWgDDUeN1Tq2D3uX7IQISIpNF6Mgp+TYBleXtTYK79iTbmuI2t4BAK&#10;OSroYhxyKUPTGYdh5gdD7O396DCyHFupRzxxuLMyTZKFdNgTN3Q4mKozzff24BS8VesP3NSpy862&#10;en3fr4af3ddcqfu7afUCIpop/h3DFZ/RoWSm2h9IB2EV8CNRwXPG/Fd3/sSLmod0kYEsC/mfv7wA&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5BoKHWsCAABDBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA/xMHRt4AAAAHAQAADwAAAAAAAAAAAAAA&#10;AADFBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="5F3CCE25" id="Text Box 9" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-3.75pt;margin-top:-31.1pt;width:76.5pt;height:39pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkGgodawIAAEMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kSbsEdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2U6ybpcOu9iU+Pj1SOrquqkM2ykfSrA5H54NOFNWQlHadc6/Pd9+&#10;+MhZQGELYcCqnO9V4Nfz9++uajdTI9iAKZRn5MSGWe1yvkF0sywLcqMqEc7AKUtKDb4SSEe/zgov&#10;avJemWw0GFxkNfjCeZAqBLq9aZV8nvxrrSQ+aB0UMpNzyg3T16fvKn6z+ZWYrb1wm1J2aYh/yKIS&#10;paWgB1c3AgXb+vIPV1UpPQTQeCahykDrUqpUA1UzHLyq5mkjnEq1EDnBHWgK/8+tvN89uUfPsPkE&#10;DTUwElK7MAt0GetptK/inzJlpCcK9wfaVINM0uX0cjiZkEaSajydnA8SrdnR2PmAnxVULAo599SV&#10;RJbY3QWkgATtITGWhdvSmNQZY1md84tzcv+bhiyMjTcq9bhzc0w8Sbg3KmKM/ao0K4uUf7xI06WW&#10;xrOdoLkQUiqLqfTkl9ARpSmJtxh2+GNWbzFu6+gjg8WDcVVa8Kn6V2kX3/uUdYsnIk/qjiI2q4YK&#10;z/mo7+sKij2120O7CcHJ25KacicCPgpPo099pHXGB/poA0Q+dBJnG/A//3Yf8TSRpOWsplXKefix&#10;FV5xZr5YmtXpcDyOu5cO48nliA7+VLM61dhttQTqypAeDieTGPFoelF7qF5o6xcxKqmElRQ759iL&#10;S2wXnF4NqRaLBKJtcwLv7JOT0XVsUhy55+ZFeNfNJdJA30O/dGL2ajxbbLS0sNgi6DLNbuS5ZbXj&#10;nzY1jXT3qsSn4PScUMe3b/4LAAD//wMAUEsDBBQABgAIAAAAIQBaeWlY4AAAAAkBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9PT8JAEMXvJn6HzZh4gy2NxaZ2S0gTYmL0AHLxNu0ObUN3t3YXqH56h5Oc&#10;5t/Le7/JV5PpxZlG3zmrYDGPQJCtne5so2D/uZmlIHxAq7F3lhT8kIdVcX+XY6bdxW7pvAuNYBPr&#10;M1TQhjBkUvq6JYN+7gayfDu40WDgcWykHvHC5qaXcRQtpcHOckKLA5Ut1cfdySh4KzcfuK1ik/72&#10;5ev7YT18778SpR4fpvULiEBT+BfDFZ/RoWCmyp2s9qJXMHtOWMl1GccgroKnhDcVN0kKssjl7QfF&#10;HwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDkGgodawIAAEMFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBaeWlY4AAAAAkBAAAPAAAAAAAAAAAA&#10;AAAAAMUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="423CE5A8" w14:textId="77777777" w:rsidR="002100B1" w:rsidRPr="00152047" w:rsidRDefault="002100B1" w:rsidP="00AF2D51">
+                    <w:p w14:paraId="423CE5A8" w14:textId="6E40D282" w:rsidR="002100B1" w:rsidRPr="00152047" w:rsidRDefault="002100B1" w:rsidP="00FF7CDD">
                       <w:pPr>
                         <w:bidi/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-                        <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00152047">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
-                        <w:t>تاریخ: ................</w:t>
+                        <w:t>تاریخ: ..........</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00FF7CDD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:rtl/>
+                          <w:lang w:bidi="fa-IR"/>
+                        </w:rPr>
+                        <w:t>..</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00152047">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:rtl/>
+                          <w:lang w:bidi="fa-IR"/>
+                        </w:rPr>
+                        <w:t>......</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00FF7CDD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:rtl/>
+                          <w:lang w:bidi="fa-IR"/>
+                        </w:rPr>
+                        <w:t>...</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="354338FF" w14:textId="77777777" w:rsidR="002100B1" w:rsidRPr="00AF2D51" w:rsidRDefault="002100B1" w:rsidP="00AF2D51">
+                    <w:p w14:paraId="354338FF" w14:textId="60D0628A" w:rsidR="002100B1" w:rsidRPr="00AF2D51" w:rsidRDefault="002100B1" w:rsidP="00FF7CDD">
                       <w:pPr>
                         <w:bidi/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-                        <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
-                        <w:t>شماره: ...............</w:t>
+                        <w:t>شماره: ............</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00FF7CDD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:rtl/>
+                          <w:lang w:bidi="fa-IR"/>
+                        </w:rPr>
+                        <w:t>.....</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:rtl/>
+                          <w:lang w:bidi="fa-IR"/>
+                        </w:rPr>
+                        <w:t>...</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00644975" w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">پیوست </w:t>
       </w:r>
       <w:r w:rsidR="00B2553B" w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
@@ -12753,959 +12749,959 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF38F5D" w14:textId="77777777" w:rsidR="0009071C" w:rsidRDefault="0009071C" w:rsidP="0009071C">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FAEF396" w14:textId="3EB1A429" w:rsidR="00B2709C" w:rsidRPr="00DA4A74" w:rsidRDefault="00B2709C" w:rsidP="0009071C">
+    <w:p w14:paraId="6FAEF396" w14:textId="4F8E465C" w:rsidR="00B2709C" w:rsidRPr="00DA4A74" w:rsidRDefault="009E46CF" w:rsidP="0009071C">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...60 lines deleted...]
-          <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251701248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A9D738E" wp14:editId="6E4D5C76">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251701248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A9D738E" wp14:editId="0210196D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>-55418</wp:posOffset>
+                  <wp:posOffset>-207645</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>141490</wp:posOffset>
+                  <wp:posOffset>-438785</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1385454" cy="755650"/>
                 <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                 <wp:wrapNone/>
                 <wp:docPr id="11" name="Text Box 11"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1385454" cy="755650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="485C4253" w14:textId="77777777" w:rsidR="002100B1" w:rsidRPr="00152047" w:rsidRDefault="002100B1" w:rsidP="00AF2D51">
+                          <w:p w14:paraId="485C4253" w14:textId="75538516" w:rsidR="002100B1" w:rsidRPr="00152047" w:rsidRDefault="002100B1" w:rsidP="00AF2D51">
                             <w:pPr>
                               <w:bidi/>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00152047">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                               <w:t>تاریخ: .....</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
-                              <w:t>......................</w:t>
+                              <w:t>....................</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00152047">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
-                              <w:t>...........</w:t>
+                              <w:t>.......</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="16693E00" w14:textId="77777777" w:rsidR="002100B1" w:rsidRPr="00152047" w:rsidRDefault="002100B1" w:rsidP="00AF2D51">
+                          <w:p w14:paraId="16693E00" w14:textId="1EBEBAC0" w:rsidR="002100B1" w:rsidRPr="00152047" w:rsidRDefault="002100B1" w:rsidP="00AF2D51">
                             <w:pPr>
                               <w:bidi/>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00152047">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                               <w:t>شماره: ...........</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
-                              <w:t>......................</w:t>
+                              <w:t>................</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00152047">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                               <w:t>....</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="5E7C434A" w14:textId="77777777" w:rsidR="002100B1" w:rsidRPr="00152047" w:rsidRDefault="002100B1" w:rsidP="00AF2D51">
+                          <w:p w14:paraId="5E7C434A" w14:textId="3AE819A4" w:rsidR="002100B1" w:rsidRPr="00152047" w:rsidRDefault="002100B1" w:rsidP="00AF2D51">
                             <w:pPr>
                               <w:bidi/>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00152047">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                               <w:t>پیوست: .........</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
-                              <w:t>......................</w:t>
+                              <w:t>.................</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00152047">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                               <w:t>....</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="0A9D738E" id="Text Box 11" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-4.35pt;margin-top:11.15pt;width:109.1pt;height:59.5pt;z-index:251701248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBukFfmbAIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5y0SdoFcYqsRYYB&#10;RVusHXpWZKkxJouaxMTOfv0o2U6ybpcOu9iU+Pj1SGp+1VSG7ZQPJdicjwZDzpSVUJT2JeffnlYf&#10;LjkLKGwhDFiV870K/Grx/t28djN1BhswhfKMnNgwq13ON4hulmVBblQlwgCcsqTU4CuBdPQvWeFF&#10;Td4rk50Nh9OsBl84D1KFQLc3rZIvkn+tlcR7rYNCZnJOuWH6+vRdx2+2mIvZixduU8ouDfEPWVSi&#10;tBT04OpGoGBbX/7hqiqlhwAaBxKqDLQupUo1UDWj4atqHjfCqVQLkRPcgabw/9zKu92je/AMm0/Q&#10;UAMjIbULs0CXsZ5G+yr+KVNGeqJwf6BNNchkNDq/nIwnY84k6S4mk+kk8ZodrZ0P+FlBxaKQc09t&#10;SWyJ3W1AikjQHhKDWViVxqTWGMvqnE/PyeVvGrIwNt6o1OTOzTHzJOHeqIgx9qvSrCxSAfEijZe6&#10;Np7tBA2GkFJZTLUnv4SOKE1JvMWwwx+zeotxW0cfGSwejKvSgk/Vv0q7+N6nrFs8EXlSdxSxWTdU&#10;eM7P+8auodhTvz20qxCcXJXUlFsR8EF4mn1qMe0z3tNHGyDyoZM424D/+bf7iKeRJC1nNe1SzsOP&#10;rfCKM/PF0rB+HI3HcfnSYTy5OKODP9WsTzV2W10DdWVEL4eTSYx4NL2oPVTPtPbLGJVUwkqKnXPs&#10;xWtsN5yeDamWywSidXMCb+2jk9F1bFIcuafmWXjXzSXSRN9Bv3Vi9mo8W2y0tLDcIugyzW7kuWW1&#10;459WNY1096zEt+D0nFDHx2/xCwAA//8DAFBLAwQUAAYACAAAACEA2XpRAeEAAAAJAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3FqnLoU0xKmqSBUSooeWXnpzYjeJsNchdtvA17Oc&#10;4Liap5m3+Wp0ll3MEDqPEmbTBJjB2usOGwmH980kBRaiQq2sRyPhywRYFbc3ucq0v+LOXPaxYVSC&#10;IVMS2hj7jPNQt8apMPW9QcpOfnAq0jk0XA/qSuXOcpEkj9ypDmmhVb0pW1N/7M9Owmu52apdJVz6&#10;bcuXt9O6/zwcF1Le343rZ2DRjPEPhl99UoeCnCp/Rh2YlTBJn4iUIMQcGOUiWS6AVQQ+zObAi5z/&#10;/6D4AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG6QV+ZsAgAARAUAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANl6UQHhAAAACQEAAA8AAAAAAAAA&#10;AAAAAAAAxgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="0A9D738E" id="Text Box 11" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-16.35pt;margin-top:-34.55pt;width:109.1pt;height:59.5pt;z-index:251701248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBukFfmbAIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5y0SdoFcYqsRYYB&#10;RVusHXpWZKkxJouaxMTOfv0o2U6ybpcOu9iU+Pj1SGp+1VSG7ZQPJdicjwZDzpSVUJT2JeffnlYf&#10;LjkLKGwhDFiV870K/Grx/t28djN1BhswhfKMnNgwq13ON4hulmVBblQlwgCcsqTU4CuBdPQvWeFF&#10;Td4rk50Nh9OsBl84D1KFQLc3rZIvkn+tlcR7rYNCZnJOuWH6+vRdx2+2mIvZixduU8ouDfEPWVSi&#10;tBT04OpGoGBbX/7hqiqlhwAaBxKqDLQupUo1UDWj4atqHjfCqVQLkRPcgabw/9zKu92je/AMm0/Q&#10;UAMjIbULs0CXsZ5G+yr+KVNGeqJwf6BNNchkNDq/nIwnY84k6S4mk+kk8ZodrZ0P+FlBxaKQc09t&#10;SWyJ3W1AikjQHhKDWViVxqTWGMvqnE/PyeVvGrIwNt6o1OTOzTHzJOHeqIgx9qvSrCxSAfEijZe6&#10;Np7tBA2GkFJZTLUnv4SOKE1JvMWwwx+zeotxW0cfGSwejKvSgk/Vv0q7+N6nrFs8EXlSdxSxWTdU&#10;eM7P+8auodhTvz20qxCcXJXUlFsR8EF4mn1qMe0z3tNHGyDyoZM424D/+bf7iKeRJC1nNe1SzsOP&#10;rfCKM/PF0rB+HI3HcfnSYTy5OKODP9WsTzV2W10DdWVEL4eTSYx4NL2oPVTPtPbLGJVUwkqKnXPs&#10;xWtsN5yeDamWywSidXMCb+2jk9F1bFIcuafmWXjXzSXSRN9Bv3Vi9mo8W2y0tLDcIugyzW7kuWW1&#10;459WNY1096zEt+D0nFDHx2/xCwAA//8DAFBLAwQUAAYACAAAACEA1BNQL+IAAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qkblu6Qkdbmk5TpQkJscPGLtzSxmsrEqc02VZ4erIT&#10;3Gz50+/vL1aT0eyMo+stCVjMI2BIjVU9tQIO75tZCsx5SUpqSyjgGx2sytubQubKXmiH571vWQgh&#10;l0sBnfdDzrlrOjTSze2AFG5HOxrpwzq2XI3yEsKN5nEULbmRPYUPnRyw6rD53J+MgNdqs5W7Ojbp&#10;j65e3o7r4evwkQhxfzetn4F5nPwfDFf9oA5lcKrtiZRjWsDsIX4KaBiW2QLYlUiTBFgt4DHLgJcF&#10;/1+h/AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBukFfmbAIAAEQFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDUE1Av4gAAAAoBAAAPAAAAAAAA&#10;AAAAAAAAAMYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="485C4253" w14:textId="77777777" w:rsidR="002100B1" w:rsidRPr="00152047" w:rsidRDefault="002100B1" w:rsidP="00AF2D51">
+                    <w:p w14:paraId="485C4253" w14:textId="75538516" w:rsidR="002100B1" w:rsidRPr="00152047" w:rsidRDefault="002100B1" w:rsidP="00AF2D51">
                       <w:pPr>
                         <w:bidi/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00152047">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>تاریخ: .....</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
-                        <w:t>......................</w:t>
+                        <w:t>....................</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00152047">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
-                        <w:t>...........</w:t>
+                        <w:t>.......</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="16693E00" w14:textId="77777777" w:rsidR="002100B1" w:rsidRPr="00152047" w:rsidRDefault="002100B1" w:rsidP="00AF2D51">
+                    <w:p w14:paraId="16693E00" w14:textId="1EBEBAC0" w:rsidR="002100B1" w:rsidRPr="00152047" w:rsidRDefault="002100B1" w:rsidP="00AF2D51">
                       <w:pPr>
                         <w:bidi/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00152047">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>شماره: ...........</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
-                        <w:t>......................</w:t>
+                        <w:t>................</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00152047">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>....</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="5E7C434A" w14:textId="77777777" w:rsidR="002100B1" w:rsidRPr="00152047" w:rsidRDefault="002100B1" w:rsidP="00AF2D51">
+                    <w:p w14:paraId="5E7C434A" w14:textId="3AE819A4" w:rsidR="002100B1" w:rsidRPr="00152047" w:rsidRDefault="002100B1" w:rsidP="00AF2D51">
                       <w:pPr>
                         <w:bidi/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00152047">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>پیوست: .........</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
-                        <w:t>......................</w:t>
+                        <w:t>.................</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00152047">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>....</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidR="00B2709C" w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پیوست </w:t>
+      </w:r>
+      <w:r w:rsidR="00B2553B" w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="003C69E3" w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2709C" w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> فرم بررسی اولویت پذیرش و نشر آثار</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5E7B02FC" w14:textId="2ACAB5C1" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00BB40A6" w:rsidP="00AF2D51">
+    <w:p w14:paraId="25C3AAC5" w14:textId="15328E6A" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="00AF2D51">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...38 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="302E58F6" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="00AF2D51">
+    <w:p w14:paraId="5E7B02FC" w14:textId="2ACAB5C1" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00BB40A6" w:rsidP="00AF2D51">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA4A74">
-[...7 lines deleted...]
-        <w:t>جناب آقای ...............................................</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>رئیس محترم</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2D51" w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>شورای چاپ و نشر</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2D51" w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> دانشگاه</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D179FEB" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="00AF2D51">
+    <w:p w14:paraId="302E58F6" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="00AF2D51">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>سلام علیکم،</w:t>
+        <w:t>جناب آقای ...............................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E5EF050" w14:textId="793995C9" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="002B646D">
+    <w:p w14:paraId="7D179FEB" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="00AF2D51">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>احتراما</w:t>
-[...339 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>سلام علیکم،</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B35DCF0" w14:textId="77777777" w:rsidR="003C69E3" w:rsidRPr="00DA4A74" w:rsidRDefault="003C69E3" w:rsidP="003C69E3">
+    <w:p w14:paraId="0E5EF050" w14:textId="793995C9" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="002B646D">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>احتراما</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD2B17" w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ً</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>، بدینوسیله فرم</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>بررسی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>امتیازات جهت تعیین اولویت</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>پذیرش</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>و</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>نشر</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>کتاب آقای/خانم ...................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7497F" w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>..............................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7497F" w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>عضو هئیت</w:t>
+      </w:r>
+      <w:r w:rsidR="002B646D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>‌</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7497F" w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>علمی گروه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>....................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7497F" w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>..............................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>..........</w:t>
+      </w:r>
+      <w:r w:rsidR="002B646D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>با</w:t>
+      </w:r>
+      <w:r w:rsidR="002B646D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>عنوان</w:t>
+      </w:r>
+      <w:r w:rsidR="002B646D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>.................................................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7497F" w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>جهت استحضار و بهره</w:t>
+      </w:r>
+      <w:r w:rsidR="002B646D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>‌</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">برداری تقدیم حضور </w:t>
+      </w:r>
+      <w:r w:rsidR="002B646D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>می‌گردد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B35DCF0" w14:textId="77777777" w:rsidR="003C69E3" w:rsidRPr="00DA4A74" w:rsidRDefault="003C69E3" w:rsidP="003C69E3">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="0C69E604" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRDefault="00AF2D51" w:rsidP="00AF2D51">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
@@ -13726,162 +13722,138 @@
       <w:r w:rsidR="00AD2B17" w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>من ا... توفیق</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71A25818" w14:textId="33E79AA9" w:rsidR="00424BC2" w:rsidRPr="00DA4A74" w:rsidRDefault="00424BC2" w:rsidP="00424BC2">
+    <w:p w14:paraId="55A9E09F" w14:textId="0F2EE0F5" w:rsidR="00AF2D51" w:rsidRDefault="00AF2D51" w:rsidP="004D58BA">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
-          <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+          <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>دکتر  ...........................</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>...................</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DA4A74">
+        <w:t xml:space="preserve">رئیس </w:t>
+      </w:r>
+      <w:r w:rsidR="004D58BA" w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>........</w:t>
-[...7 lines deleted...]
-          <w:rFonts w:cs="B Mitra"/>
+        <w:t xml:space="preserve">یا معاون پژوهشی </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00DA4A74">
+        <w:t>دانشکده  ...............................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="602BAE38" w14:textId="55ED92FB" w:rsidR="00EA1DE1" w:rsidRPr="00DA4A74" w:rsidRDefault="00EA1DE1" w:rsidP="00EA1DE1">
+      <w:pPr>
+        <w:bidi/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DA4A74">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">رئیس </w:t>
-[...23 lines deleted...]
-        <w:t>دانشکده  ...............................</w:t>
+        <w:t xml:space="preserve">                                                                                                                                                                                                      مهر و امضا</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="711B244D" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="00AF2D51">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable1Light1"/>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -16020,61 +15992,61 @@
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003D1B5A" w:rsidRPr="00DA4A74" w:rsidSect="00AA546E">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1701" w:left="709" w:header="720" w:footer="1105" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59266CCF" w14:textId="77777777" w:rsidR="007114F2" w:rsidRDefault="007114F2" w:rsidP="00CF6A24">
+    <w:p w14:paraId="40A5A578" w14:textId="77777777" w:rsidR="000D40D5" w:rsidRDefault="000D40D5" w:rsidP="00CF6A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6EDF5637" w14:textId="77777777" w:rsidR="007114F2" w:rsidRDefault="007114F2" w:rsidP="00CF6A24">
+    <w:p w14:paraId="2F4D3354" w14:textId="77777777" w:rsidR="000D40D5" w:rsidRDefault="000D40D5" w:rsidP="00CF6A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -16105,112 +16077,112 @@
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Mitra">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BLotus">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="B Nazanin">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IranNastaliq">
     <w:panose1 w:val="02020505000000020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="61002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="55DFD822" w14:textId="2185842F" w:rsidR="002100B1" w:rsidRDefault="002100B1" w:rsidP="007C1CFB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:lang w:bidi="fa-IR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="030BA4E3" w14:textId="55058973" w:rsidR="002100B1" w:rsidRDefault="002100B1"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31B4461B" w14:textId="77777777" w:rsidR="007114F2" w:rsidRDefault="007114F2" w:rsidP="00CF6A24">
+    <w:p w14:paraId="666E43A2" w14:textId="77777777" w:rsidR="000D40D5" w:rsidRDefault="000D40D5" w:rsidP="00CF6A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4604EC94" w14:textId="77777777" w:rsidR="007114F2" w:rsidRDefault="007114F2" w:rsidP="00CF6A24">
+    <w:p w14:paraId="4EB7CD14" w14:textId="77777777" w:rsidR="000D40D5" w:rsidRDefault="000D40D5" w:rsidP="00CF6A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6BE8BF54" w14:textId="4240EF2C" w:rsidR="002100B1" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="50243B15">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
@@ -16220,86 +16192,167 @@
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark338516876" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:467.95pt;height:462pt;z-index:-251624448;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="arm2" gain="19661f" blacklevel="22938f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0BD040AC" w14:textId="1411CE21" w:rsidR="002100B1" w:rsidRDefault="00000000" w:rsidP="00CF6A24">
+  <w:p w14:paraId="0BD040AC" w14:textId="60D1FC9E" w:rsidR="002100B1" w:rsidRDefault="0023534F" w:rsidP="00CF6A24">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:bidi/>
       <w:rPr>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251699200" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50200D7F" wp14:editId="72D51781">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-280035</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="885825" cy="885825"/>
+          <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="9290" y="0"/>
+              <wp:lineTo x="5574" y="4645"/>
+              <wp:lineTo x="3716" y="7432"/>
+              <wp:lineTo x="2323" y="8361"/>
+              <wp:lineTo x="2787" y="9290"/>
+              <wp:lineTo x="8361" y="15329"/>
+              <wp:lineTo x="2323" y="17187"/>
+              <wp:lineTo x="2323" y="19974"/>
+              <wp:lineTo x="5574" y="21368"/>
+              <wp:lineTo x="8826" y="21368"/>
+              <wp:lineTo x="17187" y="20903"/>
+              <wp:lineTo x="19510" y="19045"/>
+              <wp:lineTo x="17187" y="15329"/>
+              <wp:lineTo x="19045" y="7897"/>
+              <wp:lineTo x="18116" y="7432"/>
+              <wp:lineTo x="11613" y="0"/>
+              <wp:lineTo x="9290" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="1791691458" name="Picture 8"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="780128746" name="Picture 780128746"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="885825" cy="885825"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00000000">
       <w:rPr>
         <w:noProof/>
         <w:rtl/>
         <w:lang w:val="ar-SA"/>
       </w:rPr>
       <w:pict w14:anchorId="01C997C2">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark338516877" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:467.95pt;height:462pt;z-index:-251623424;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
-          <v:imagedata r:id="rId1" o:title="arm2" gain="19661f" blacklevel="22938f"/>
+          <v:imagedata r:id="rId2" o:title="arm2" gain="19661f" blacklevel="22938f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:id w:val="-2007423923"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Margins)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent/>
     </w:sdt>
     <w:r w:rsidR="002100B1" w:rsidRPr="0022258C">
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="fa-IR"/>
         <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
           <w14:srgbClr w14:val="000000">
             <w14:alpha w14:val="60000"/>
           </w14:srgbClr>
@@ -16526,170 +16579,261 @@
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="4A273AA4" w14:textId="35537B51" w:rsidR="002100B1" w:rsidRDefault="002100B1" w:rsidP="009B6485">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:bidi/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="B Lotus"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1A0C6BD0" w14:textId="6CDFFF95" w:rsidR="002100B1" w:rsidRPr="00BB4A03" w:rsidRDefault="002100B1" w:rsidP="00BB4A03">
+  <w:p w14:paraId="1A0C6BD0" w14:textId="265B89A2" w:rsidR="002100B1" w:rsidRPr="00BB4A03" w:rsidRDefault="00EA1DE1" w:rsidP="00EA1DE1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:bidi/>
-      <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="B Lotus"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="B Lotus" w:hint="cs"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:rtl/>
       </w:rPr>
+      <w:t xml:space="preserve">           </w:t>
+    </w:r>
+    <w:r w:rsidR="002100B1">
+      <w:rPr>
+        <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rtl/>
+      </w:rPr>
       <w:t>شیوه</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="002100B1">
       <w:rPr>
         <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>‌</w:t>
     </w:r>
-    <w:r w:rsidRPr="009B6485">
+    <w:r w:rsidR="002100B1" w:rsidRPr="009B6485">
       <w:rPr>
         <w:rFonts w:cs="B Lotus" w:hint="cs"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:rtl/>
       </w:rPr>
       <w:t xml:space="preserve">نامه چاپ و نشر </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="002100B1">
       <w:rPr>
         <w:rFonts w:cs="B Lotus" w:hint="cs"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:rtl/>
       </w:rPr>
       <w:t>آثار</w:t>
     </w:r>
-    <w:r w:rsidRPr="009B6485">
+    <w:r w:rsidR="002100B1" w:rsidRPr="009B6485">
       <w:rPr>
         <w:rFonts w:cs="B Lotus" w:hint="cs"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:rtl/>
       </w:rPr>
       <w:t xml:space="preserve"> اعضای </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="002100B1">
       <w:rPr>
         <w:rFonts w:cs="B Lotus" w:hint="cs"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:rtl/>
       </w:rPr>
       <w:t>هیئت‌علمی</w:t>
     </w:r>
-    <w:r w:rsidRPr="009B6485">
+    <w:r w:rsidR="002100B1" w:rsidRPr="009B6485">
       <w:rPr>
         <w:rFonts w:cs="B Lotus" w:hint="cs"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:rtl/>
       </w:rPr>
       <w:t xml:space="preserve"> دانشگاه ولایت</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6990D4D0" w14:textId="2AC059C1" w:rsidR="002100B1" w:rsidRDefault="002100B1" w:rsidP="00CF6A24">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:bidi/>
       <w:rPr>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6FC82D25" w14:textId="6222BAF1" w:rsidR="003549D1" w:rsidRDefault="003549D1" w:rsidP="003549D1">
+  <w:p w14:paraId="6FC82D25" w14:textId="239761DF" w:rsidR="003549D1" w:rsidRDefault="0023534F" w:rsidP="003549D1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:bidi/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="B Lotus"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:bidi="fa-IR"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="0022258C">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251697152" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1DFD3ABC" wp14:editId="01926CA6">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-248285</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="885825" cy="885825"/>
+          <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="9290" y="0"/>
+              <wp:lineTo x="5574" y="4645"/>
+              <wp:lineTo x="3716" y="7432"/>
+              <wp:lineTo x="2323" y="8361"/>
+              <wp:lineTo x="2787" y="9290"/>
+              <wp:lineTo x="8361" y="15329"/>
+              <wp:lineTo x="2323" y="17187"/>
+              <wp:lineTo x="2323" y="19974"/>
+              <wp:lineTo x="5574" y="21368"/>
+              <wp:lineTo x="8826" y="21368"/>
+              <wp:lineTo x="17187" y="20903"/>
+              <wp:lineTo x="19510" y="19045"/>
+              <wp:lineTo x="17187" y="15329"/>
+              <wp:lineTo x="19045" y="7897"/>
+              <wp:lineTo x="18116" y="7432"/>
+              <wp:lineTo x="11613" y="0"/>
+              <wp:lineTo x="9290" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="780128746" name="Picture 8"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="780128746" name="Picture 780128746"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="885825" cy="885825"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="003549D1" w:rsidRPr="0022258C">
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="fa-IR"/>
         <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
           <w14:srgbClr w14:val="000000">
             <w14:alpha w14:val="60000"/>
           </w14:srgbClr>
         </w14:shadow>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251695104" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="696A9740" wp14:editId="39395B13">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>1952625</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>209550</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2314575" cy="993775"/>
               <wp:effectExtent l="0" t="0" r="9525" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Text Box 2"/>
               <wp:cNvGraphicFramePr>
@@ -16884,67 +17028,67 @@
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                         <w:color w:val="00B0F0"/>
                         <w:rtl/>
                         <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                           <w14:srgbClr w14:val="000000">
                             <w14:alpha w14:val="60000"/>
                           </w14:srgbClr>
                         </w14:shadow>
                       </w:rPr>
                       <w:t>معاونت آموزشی، پژوهشی و تحصیلات تکمیلی</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6867C629" w14:textId="77777777" w:rsidR="003549D1" w:rsidRDefault="003549D1" w:rsidP="003549D1">
+  <w:p w14:paraId="6867C629" w14:textId="71E504D4" w:rsidR="003549D1" w:rsidRDefault="003549D1" w:rsidP="003549D1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:bidi/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="B Lotus"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:rtl/>
         <w:lang w:bidi="fa-IR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="629CAA21" w14:textId="5010F4E6" w:rsidR="002100B1" w:rsidRPr="00C3273E" w:rsidRDefault="003549D1" w:rsidP="003549D1">
+  <w:p w14:paraId="629CAA21" w14:textId="0489553B" w:rsidR="002100B1" w:rsidRPr="00C3273E" w:rsidRDefault="003549D1" w:rsidP="003549D1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:bidi/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="B Lotus" w:hint="cs"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:rtl/>
       </w:rPr>
       <w:t>شیوه</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>‌</w:t>
@@ -17007,51 +17151,51 @@
     <w:r w:rsidR="00000000">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="678707BE">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark338516875" o:spid="_x0000_s1025" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:467.95pt;height:462pt;z-index:-251625472;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
-          <v:imagedata r:id="rId1" o:title="arm2" gain="19661f" blacklevel="22938f"/>
+          <v:imagedata r:id="rId2" o:title="arm2" gain="19661f" blacklevel="22938f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03433E25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1EA4F152"/>
     <w:lvl w:ilvl="0" w:tplc="0AAE1612">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -19881,50 +20025,51 @@
     <w:rsid w:val="0009071C"/>
     <w:rsid w:val="00092D9D"/>
     <w:rsid w:val="0009428A"/>
     <w:rsid w:val="000944F1"/>
     <w:rsid w:val="00095D0F"/>
     <w:rsid w:val="000A34B3"/>
     <w:rsid w:val="000A3B8F"/>
     <w:rsid w:val="000A3CB7"/>
     <w:rsid w:val="000A70AE"/>
     <w:rsid w:val="000A735E"/>
     <w:rsid w:val="000B0BE8"/>
     <w:rsid w:val="000B0C35"/>
     <w:rsid w:val="000B1905"/>
     <w:rsid w:val="000B1DC4"/>
     <w:rsid w:val="000B4F5E"/>
     <w:rsid w:val="000B4F87"/>
     <w:rsid w:val="000C1521"/>
     <w:rsid w:val="000C3D24"/>
     <w:rsid w:val="000C3F17"/>
     <w:rsid w:val="000C44B9"/>
     <w:rsid w:val="000D0D6B"/>
     <w:rsid w:val="000D1067"/>
     <w:rsid w:val="000D141F"/>
     <w:rsid w:val="000D22CC"/>
     <w:rsid w:val="000D3E92"/>
+    <w:rsid w:val="000D40D5"/>
     <w:rsid w:val="000D42E0"/>
     <w:rsid w:val="000D49D8"/>
     <w:rsid w:val="000E1453"/>
     <w:rsid w:val="000E42EE"/>
     <w:rsid w:val="000E56D3"/>
     <w:rsid w:val="000E7209"/>
     <w:rsid w:val="000F2196"/>
     <w:rsid w:val="000F2578"/>
     <w:rsid w:val="000F3AB3"/>
     <w:rsid w:val="000F4244"/>
     <w:rsid w:val="000F4436"/>
     <w:rsid w:val="000F5F96"/>
     <w:rsid w:val="000F5FAB"/>
     <w:rsid w:val="00100418"/>
     <w:rsid w:val="00101CCD"/>
     <w:rsid w:val="00103922"/>
     <w:rsid w:val="001061D1"/>
     <w:rsid w:val="0011313F"/>
     <w:rsid w:val="00113BD3"/>
     <w:rsid w:val="00113D51"/>
     <w:rsid w:val="001170E6"/>
     <w:rsid w:val="0011728D"/>
     <w:rsid w:val="00117EEE"/>
     <w:rsid w:val="001250A9"/>
     <w:rsid w:val="001251A9"/>
@@ -19984,81 +20129,84 @@
     <w:rsid w:val="001E5087"/>
     <w:rsid w:val="001E7779"/>
     <w:rsid w:val="001F0203"/>
     <w:rsid w:val="001F0D71"/>
     <w:rsid w:val="001F2D1A"/>
     <w:rsid w:val="001F34D2"/>
     <w:rsid w:val="001F65C2"/>
     <w:rsid w:val="001F7A1F"/>
     <w:rsid w:val="00202B97"/>
     <w:rsid w:val="00202C82"/>
     <w:rsid w:val="002063A5"/>
     <w:rsid w:val="002079A5"/>
     <w:rsid w:val="002100B1"/>
     <w:rsid w:val="00211170"/>
     <w:rsid w:val="002111DD"/>
     <w:rsid w:val="002119B5"/>
     <w:rsid w:val="0021255B"/>
     <w:rsid w:val="00214C7B"/>
     <w:rsid w:val="00214D94"/>
     <w:rsid w:val="00222140"/>
     <w:rsid w:val="0022288E"/>
     <w:rsid w:val="0022318C"/>
     <w:rsid w:val="00224418"/>
     <w:rsid w:val="0022510A"/>
     <w:rsid w:val="00232A02"/>
+    <w:rsid w:val="0023534F"/>
     <w:rsid w:val="00235E25"/>
     <w:rsid w:val="002367C8"/>
     <w:rsid w:val="00245264"/>
     <w:rsid w:val="00254CBC"/>
     <w:rsid w:val="00255342"/>
     <w:rsid w:val="00256EBC"/>
     <w:rsid w:val="00261373"/>
     <w:rsid w:val="002630A5"/>
     <w:rsid w:val="00263A28"/>
     <w:rsid w:val="00266A25"/>
     <w:rsid w:val="00270CFA"/>
     <w:rsid w:val="00273E02"/>
     <w:rsid w:val="00274E15"/>
     <w:rsid w:val="00275582"/>
     <w:rsid w:val="00281356"/>
     <w:rsid w:val="00282D48"/>
     <w:rsid w:val="00283DB5"/>
     <w:rsid w:val="00291EA8"/>
     <w:rsid w:val="00293F3E"/>
     <w:rsid w:val="00294B9B"/>
     <w:rsid w:val="002A2E16"/>
     <w:rsid w:val="002A360E"/>
     <w:rsid w:val="002A4760"/>
     <w:rsid w:val="002A6496"/>
     <w:rsid w:val="002B0924"/>
     <w:rsid w:val="002B245A"/>
     <w:rsid w:val="002B5C22"/>
     <w:rsid w:val="002B646D"/>
     <w:rsid w:val="002C0412"/>
     <w:rsid w:val="002C41E7"/>
     <w:rsid w:val="002C433C"/>
+    <w:rsid w:val="002C5194"/>
+    <w:rsid w:val="002C55F0"/>
     <w:rsid w:val="002C653B"/>
     <w:rsid w:val="002D2160"/>
     <w:rsid w:val="002D3EE8"/>
     <w:rsid w:val="002D691B"/>
     <w:rsid w:val="002E33A1"/>
     <w:rsid w:val="002E5DCC"/>
     <w:rsid w:val="002E78D4"/>
     <w:rsid w:val="002F12C5"/>
     <w:rsid w:val="002F26A5"/>
     <w:rsid w:val="002F55E4"/>
     <w:rsid w:val="00302F3E"/>
     <w:rsid w:val="00303ACE"/>
     <w:rsid w:val="00303CE2"/>
     <w:rsid w:val="00303D22"/>
     <w:rsid w:val="00306DE5"/>
     <w:rsid w:val="00310CA9"/>
     <w:rsid w:val="003151E9"/>
     <w:rsid w:val="00316457"/>
     <w:rsid w:val="0032030C"/>
     <w:rsid w:val="003251BC"/>
     <w:rsid w:val="003257F1"/>
     <w:rsid w:val="003333AC"/>
     <w:rsid w:val="003333BD"/>
     <w:rsid w:val="00335492"/>
     <w:rsid w:val="00340411"/>
@@ -20132,203 +20280,209 @@
     <w:rsid w:val="00420D6F"/>
     <w:rsid w:val="00424BC2"/>
     <w:rsid w:val="0042716D"/>
     <w:rsid w:val="00427783"/>
     <w:rsid w:val="00430820"/>
     <w:rsid w:val="00435937"/>
     <w:rsid w:val="00440F83"/>
     <w:rsid w:val="0044148F"/>
     <w:rsid w:val="0044219A"/>
     <w:rsid w:val="00444DF8"/>
     <w:rsid w:val="00446D59"/>
     <w:rsid w:val="00452BC6"/>
     <w:rsid w:val="00460478"/>
     <w:rsid w:val="00461E5F"/>
     <w:rsid w:val="00462033"/>
     <w:rsid w:val="004634D1"/>
     <w:rsid w:val="00465EEB"/>
     <w:rsid w:val="00467C0B"/>
     <w:rsid w:val="004705FE"/>
     <w:rsid w:val="004723FA"/>
     <w:rsid w:val="0047260D"/>
     <w:rsid w:val="004779B4"/>
     <w:rsid w:val="00490058"/>
     <w:rsid w:val="00493271"/>
     <w:rsid w:val="00495493"/>
+    <w:rsid w:val="00496EAB"/>
     <w:rsid w:val="004A40D4"/>
     <w:rsid w:val="004A4E05"/>
     <w:rsid w:val="004B206C"/>
     <w:rsid w:val="004B5501"/>
     <w:rsid w:val="004C1E78"/>
     <w:rsid w:val="004C49AF"/>
     <w:rsid w:val="004D1A8D"/>
     <w:rsid w:val="004D56E9"/>
     <w:rsid w:val="004D58BA"/>
     <w:rsid w:val="004E40FF"/>
     <w:rsid w:val="004E6733"/>
     <w:rsid w:val="004F623A"/>
+    <w:rsid w:val="00500503"/>
     <w:rsid w:val="0050148E"/>
     <w:rsid w:val="00505F74"/>
     <w:rsid w:val="00506870"/>
     <w:rsid w:val="0050727E"/>
     <w:rsid w:val="00512547"/>
     <w:rsid w:val="00513BDC"/>
     <w:rsid w:val="00514CF9"/>
     <w:rsid w:val="00520947"/>
     <w:rsid w:val="00521A99"/>
     <w:rsid w:val="0052708C"/>
     <w:rsid w:val="0053445B"/>
     <w:rsid w:val="00535D01"/>
     <w:rsid w:val="00536A56"/>
     <w:rsid w:val="00536E21"/>
     <w:rsid w:val="00552203"/>
     <w:rsid w:val="00552995"/>
     <w:rsid w:val="00553207"/>
     <w:rsid w:val="00553DC5"/>
     <w:rsid w:val="00556878"/>
     <w:rsid w:val="005570A6"/>
     <w:rsid w:val="005572A9"/>
     <w:rsid w:val="00557E7E"/>
     <w:rsid w:val="005626BA"/>
     <w:rsid w:val="00563D45"/>
     <w:rsid w:val="00572754"/>
     <w:rsid w:val="005803F7"/>
     <w:rsid w:val="00581736"/>
     <w:rsid w:val="00582B58"/>
     <w:rsid w:val="00590EC4"/>
     <w:rsid w:val="00592044"/>
+    <w:rsid w:val="005925E7"/>
     <w:rsid w:val="005966F9"/>
     <w:rsid w:val="005A157C"/>
     <w:rsid w:val="005A59CC"/>
     <w:rsid w:val="005A61A2"/>
     <w:rsid w:val="005B1B3E"/>
     <w:rsid w:val="005B4C4A"/>
     <w:rsid w:val="005B6788"/>
     <w:rsid w:val="005B705E"/>
     <w:rsid w:val="005C468B"/>
     <w:rsid w:val="005C7A66"/>
     <w:rsid w:val="005D32CD"/>
     <w:rsid w:val="005D571D"/>
     <w:rsid w:val="005D5F08"/>
     <w:rsid w:val="005E4C2E"/>
     <w:rsid w:val="005E5250"/>
     <w:rsid w:val="005E627F"/>
     <w:rsid w:val="005E7BBB"/>
     <w:rsid w:val="005F12D3"/>
     <w:rsid w:val="005F1F1B"/>
     <w:rsid w:val="005F2DDA"/>
     <w:rsid w:val="005F3F73"/>
     <w:rsid w:val="005F47D5"/>
     <w:rsid w:val="005F51E4"/>
     <w:rsid w:val="00601763"/>
     <w:rsid w:val="0060287C"/>
     <w:rsid w:val="0060528B"/>
     <w:rsid w:val="00610C11"/>
     <w:rsid w:val="00612D07"/>
     <w:rsid w:val="0062364B"/>
     <w:rsid w:val="00623EC6"/>
     <w:rsid w:val="00624D9E"/>
     <w:rsid w:val="00625401"/>
     <w:rsid w:val="00626807"/>
     <w:rsid w:val="00630B54"/>
     <w:rsid w:val="006311EC"/>
     <w:rsid w:val="006341A1"/>
     <w:rsid w:val="00641462"/>
     <w:rsid w:val="00642DD3"/>
     <w:rsid w:val="00642FBF"/>
     <w:rsid w:val="00643766"/>
     <w:rsid w:val="00644975"/>
     <w:rsid w:val="006465E2"/>
     <w:rsid w:val="00646AA5"/>
     <w:rsid w:val="006506C3"/>
     <w:rsid w:val="00652802"/>
     <w:rsid w:val="0065380F"/>
+    <w:rsid w:val="00657072"/>
     <w:rsid w:val="00657365"/>
     <w:rsid w:val="00662F99"/>
     <w:rsid w:val="0066444C"/>
     <w:rsid w:val="00665791"/>
     <w:rsid w:val="00667530"/>
     <w:rsid w:val="00670B9D"/>
     <w:rsid w:val="00672336"/>
     <w:rsid w:val="00673F17"/>
     <w:rsid w:val="00690302"/>
     <w:rsid w:val="006912E6"/>
     <w:rsid w:val="00695F36"/>
     <w:rsid w:val="00696211"/>
     <w:rsid w:val="006A1FEF"/>
     <w:rsid w:val="006A263D"/>
     <w:rsid w:val="006A2E83"/>
     <w:rsid w:val="006A51A8"/>
     <w:rsid w:val="006A746C"/>
     <w:rsid w:val="006A7F0E"/>
     <w:rsid w:val="006B2043"/>
     <w:rsid w:val="006C0F32"/>
     <w:rsid w:val="006C2A4B"/>
     <w:rsid w:val="006C3EC2"/>
     <w:rsid w:val="006C40EC"/>
     <w:rsid w:val="006C4FF2"/>
     <w:rsid w:val="006C7523"/>
     <w:rsid w:val="006D1A20"/>
     <w:rsid w:val="006D5E50"/>
     <w:rsid w:val="006D6DD4"/>
     <w:rsid w:val="006E4327"/>
     <w:rsid w:val="006E46A3"/>
     <w:rsid w:val="006F2F48"/>
     <w:rsid w:val="006F3E8C"/>
     <w:rsid w:val="007011AF"/>
     <w:rsid w:val="007027DB"/>
     <w:rsid w:val="00703782"/>
     <w:rsid w:val="00703DA6"/>
     <w:rsid w:val="00704938"/>
     <w:rsid w:val="0070565F"/>
     <w:rsid w:val="0070572A"/>
     <w:rsid w:val="00707464"/>
     <w:rsid w:val="007111DE"/>
     <w:rsid w:val="007114F2"/>
     <w:rsid w:val="0071248D"/>
+    <w:rsid w:val="00713222"/>
     <w:rsid w:val="00713229"/>
     <w:rsid w:val="0072342C"/>
     <w:rsid w:val="007245BC"/>
     <w:rsid w:val="00724DB6"/>
     <w:rsid w:val="0072526A"/>
     <w:rsid w:val="00726663"/>
     <w:rsid w:val="007350A9"/>
     <w:rsid w:val="007365B6"/>
     <w:rsid w:val="00736676"/>
     <w:rsid w:val="00737029"/>
     <w:rsid w:val="0073778F"/>
     <w:rsid w:val="00740383"/>
     <w:rsid w:val="00740C14"/>
     <w:rsid w:val="00742FA1"/>
     <w:rsid w:val="0074371E"/>
     <w:rsid w:val="00743D71"/>
     <w:rsid w:val="00745040"/>
     <w:rsid w:val="00745CC9"/>
     <w:rsid w:val="00747142"/>
     <w:rsid w:val="0074758F"/>
     <w:rsid w:val="007503DF"/>
     <w:rsid w:val="00753393"/>
+    <w:rsid w:val="007538E8"/>
     <w:rsid w:val="00755A39"/>
     <w:rsid w:val="00756F60"/>
     <w:rsid w:val="00757A97"/>
     <w:rsid w:val="00765570"/>
     <w:rsid w:val="00765934"/>
     <w:rsid w:val="007661A0"/>
     <w:rsid w:val="00767B46"/>
     <w:rsid w:val="00767FF2"/>
     <w:rsid w:val="007712CB"/>
     <w:rsid w:val="00772709"/>
     <w:rsid w:val="00774DA8"/>
     <w:rsid w:val="00777B90"/>
     <w:rsid w:val="0078428C"/>
     <w:rsid w:val="0078669F"/>
     <w:rsid w:val="007870AA"/>
     <w:rsid w:val="00787F7A"/>
     <w:rsid w:val="0079017A"/>
     <w:rsid w:val="00791721"/>
     <w:rsid w:val="007A497B"/>
     <w:rsid w:val="007A4D63"/>
     <w:rsid w:val="007A5C9C"/>
     <w:rsid w:val="007A64F8"/>
     <w:rsid w:val="007B08FE"/>
     <w:rsid w:val="007B3DA8"/>
     <w:rsid w:val="007C0AF8"/>
@@ -20344,50 +20498,51 @@
     <w:rsid w:val="007D6F95"/>
     <w:rsid w:val="007E38B7"/>
     <w:rsid w:val="007E51C9"/>
     <w:rsid w:val="007F071A"/>
     <w:rsid w:val="007F37AB"/>
     <w:rsid w:val="007F46FD"/>
     <w:rsid w:val="00802CED"/>
     <w:rsid w:val="00802F36"/>
     <w:rsid w:val="008060CC"/>
     <w:rsid w:val="00806842"/>
     <w:rsid w:val="00807B21"/>
     <w:rsid w:val="00807F5D"/>
     <w:rsid w:val="00810063"/>
     <w:rsid w:val="00813E3D"/>
     <w:rsid w:val="00814161"/>
     <w:rsid w:val="00817458"/>
     <w:rsid w:val="00820501"/>
     <w:rsid w:val="008266BC"/>
     <w:rsid w:val="00831BB9"/>
     <w:rsid w:val="00833633"/>
     <w:rsid w:val="00835AFF"/>
     <w:rsid w:val="00836A72"/>
     <w:rsid w:val="008415E7"/>
     <w:rsid w:val="00846BD0"/>
     <w:rsid w:val="00846DAB"/>
+    <w:rsid w:val="00846F7E"/>
     <w:rsid w:val="008470E2"/>
     <w:rsid w:val="00852E94"/>
     <w:rsid w:val="00853270"/>
     <w:rsid w:val="008540D4"/>
     <w:rsid w:val="00854F79"/>
     <w:rsid w:val="008566FA"/>
     <w:rsid w:val="00856B14"/>
     <w:rsid w:val="00856B2D"/>
     <w:rsid w:val="00856FB8"/>
     <w:rsid w:val="0086145C"/>
     <w:rsid w:val="00863769"/>
     <w:rsid w:val="00864041"/>
     <w:rsid w:val="00867132"/>
     <w:rsid w:val="008709B1"/>
     <w:rsid w:val="008721CB"/>
     <w:rsid w:val="00876810"/>
     <w:rsid w:val="0088063A"/>
     <w:rsid w:val="00884B19"/>
     <w:rsid w:val="00885AA6"/>
     <w:rsid w:val="00886678"/>
     <w:rsid w:val="00887FA1"/>
     <w:rsid w:val="0089096A"/>
     <w:rsid w:val="00891829"/>
     <w:rsid w:val="00892C82"/>
     <w:rsid w:val="00896AD2"/>
@@ -20403,84 +20558,87 @@
     <w:rsid w:val="008C5C1F"/>
     <w:rsid w:val="008D1FE2"/>
     <w:rsid w:val="008E0684"/>
     <w:rsid w:val="008E1EB6"/>
     <w:rsid w:val="008E369B"/>
     <w:rsid w:val="008F2B46"/>
     <w:rsid w:val="008F4FB8"/>
     <w:rsid w:val="00901E55"/>
     <w:rsid w:val="009020DE"/>
     <w:rsid w:val="009026C9"/>
     <w:rsid w:val="009030D0"/>
     <w:rsid w:val="00910E38"/>
     <w:rsid w:val="00911046"/>
     <w:rsid w:val="0091279D"/>
     <w:rsid w:val="00914842"/>
     <w:rsid w:val="009218BD"/>
     <w:rsid w:val="00924E76"/>
     <w:rsid w:val="00926DA1"/>
     <w:rsid w:val="0093015E"/>
     <w:rsid w:val="00932732"/>
     <w:rsid w:val="00932B15"/>
     <w:rsid w:val="009337BD"/>
     <w:rsid w:val="00934063"/>
     <w:rsid w:val="00941432"/>
     <w:rsid w:val="00945D23"/>
+    <w:rsid w:val="009512E6"/>
     <w:rsid w:val="00952482"/>
     <w:rsid w:val="009537C4"/>
     <w:rsid w:val="00955958"/>
     <w:rsid w:val="009564F5"/>
     <w:rsid w:val="0096288D"/>
     <w:rsid w:val="009630F5"/>
     <w:rsid w:val="0096509D"/>
     <w:rsid w:val="00966D47"/>
     <w:rsid w:val="00971BF0"/>
     <w:rsid w:val="00974ECC"/>
     <w:rsid w:val="0098037D"/>
     <w:rsid w:val="00983403"/>
     <w:rsid w:val="0098342C"/>
     <w:rsid w:val="00984CC6"/>
     <w:rsid w:val="009904FE"/>
     <w:rsid w:val="00994579"/>
     <w:rsid w:val="00996866"/>
     <w:rsid w:val="00996EF7"/>
     <w:rsid w:val="009A59CD"/>
     <w:rsid w:val="009A7375"/>
     <w:rsid w:val="009B254B"/>
     <w:rsid w:val="009B3A44"/>
     <w:rsid w:val="009B6485"/>
     <w:rsid w:val="009B787C"/>
     <w:rsid w:val="009C09B7"/>
     <w:rsid w:val="009C4244"/>
     <w:rsid w:val="009C6169"/>
     <w:rsid w:val="009C689A"/>
     <w:rsid w:val="009C7FEE"/>
     <w:rsid w:val="009D0AFF"/>
+    <w:rsid w:val="009D3ECF"/>
     <w:rsid w:val="009D6C79"/>
     <w:rsid w:val="009E0B90"/>
     <w:rsid w:val="009E27EB"/>
     <w:rsid w:val="009E3317"/>
+    <w:rsid w:val="009E46CF"/>
     <w:rsid w:val="009E57CE"/>
     <w:rsid w:val="009E63C5"/>
     <w:rsid w:val="009E6689"/>
     <w:rsid w:val="009E70A6"/>
     <w:rsid w:val="009F1B2C"/>
     <w:rsid w:val="009F4709"/>
     <w:rsid w:val="009F6562"/>
     <w:rsid w:val="009F7AA4"/>
     <w:rsid w:val="00A103B5"/>
     <w:rsid w:val="00A12498"/>
     <w:rsid w:val="00A134AD"/>
     <w:rsid w:val="00A148F9"/>
     <w:rsid w:val="00A14D91"/>
     <w:rsid w:val="00A16E63"/>
     <w:rsid w:val="00A225F2"/>
     <w:rsid w:val="00A2751E"/>
     <w:rsid w:val="00A32EFC"/>
     <w:rsid w:val="00A33773"/>
     <w:rsid w:val="00A33F0D"/>
     <w:rsid w:val="00A37AEC"/>
     <w:rsid w:val="00A40A8C"/>
     <w:rsid w:val="00A415E0"/>
     <w:rsid w:val="00A41B1D"/>
     <w:rsid w:val="00A42421"/>
     <w:rsid w:val="00A42F43"/>
@@ -20583,50 +20741,51 @@
     <w:rsid w:val="00BA6446"/>
     <w:rsid w:val="00BA6DA4"/>
     <w:rsid w:val="00BB1035"/>
     <w:rsid w:val="00BB1981"/>
     <w:rsid w:val="00BB1C33"/>
     <w:rsid w:val="00BB40A6"/>
     <w:rsid w:val="00BB4A03"/>
     <w:rsid w:val="00BB4E67"/>
     <w:rsid w:val="00BB5A73"/>
     <w:rsid w:val="00BC2F57"/>
     <w:rsid w:val="00BC3385"/>
     <w:rsid w:val="00BC5E65"/>
     <w:rsid w:val="00BD2164"/>
     <w:rsid w:val="00BD2DEA"/>
     <w:rsid w:val="00BD532E"/>
     <w:rsid w:val="00BD67F8"/>
     <w:rsid w:val="00BE3877"/>
     <w:rsid w:val="00BE5132"/>
     <w:rsid w:val="00BE5A74"/>
     <w:rsid w:val="00BF3E82"/>
     <w:rsid w:val="00BF45C4"/>
     <w:rsid w:val="00BF73D5"/>
     <w:rsid w:val="00BF7537"/>
     <w:rsid w:val="00C00D55"/>
     <w:rsid w:val="00C01672"/>
+    <w:rsid w:val="00C0216A"/>
     <w:rsid w:val="00C024B3"/>
     <w:rsid w:val="00C0356B"/>
     <w:rsid w:val="00C04660"/>
     <w:rsid w:val="00C051DE"/>
     <w:rsid w:val="00C05B8C"/>
     <w:rsid w:val="00C063AE"/>
     <w:rsid w:val="00C16496"/>
     <w:rsid w:val="00C16F31"/>
     <w:rsid w:val="00C21DD2"/>
     <w:rsid w:val="00C248A1"/>
     <w:rsid w:val="00C27A93"/>
     <w:rsid w:val="00C31213"/>
     <w:rsid w:val="00C3193D"/>
     <w:rsid w:val="00C3273E"/>
     <w:rsid w:val="00C32E26"/>
     <w:rsid w:val="00C40E77"/>
     <w:rsid w:val="00C42887"/>
     <w:rsid w:val="00C432AB"/>
     <w:rsid w:val="00C46192"/>
     <w:rsid w:val="00C46645"/>
     <w:rsid w:val="00C47851"/>
     <w:rsid w:val="00C50665"/>
     <w:rsid w:val="00C50B86"/>
     <w:rsid w:val="00C51DE6"/>
     <w:rsid w:val="00C529EE"/>
@@ -20746,50 +20905,51 @@
     <w:rsid w:val="00E619AA"/>
     <w:rsid w:val="00E63DAC"/>
     <w:rsid w:val="00E63DC2"/>
     <w:rsid w:val="00E64520"/>
     <w:rsid w:val="00E66943"/>
     <w:rsid w:val="00E67C78"/>
     <w:rsid w:val="00E725CE"/>
     <w:rsid w:val="00E73804"/>
     <w:rsid w:val="00E73D1A"/>
     <w:rsid w:val="00E7497F"/>
     <w:rsid w:val="00E764C9"/>
     <w:rsid w:val="00E77DFA"/>
     <w:rsid w:val="00E80285"/>
     <w:rsid w:val="00E815D8"/>
     <w:rsid w:val="00E86EA9"/>
     <w:rsid w:val="00E926C3"/>
     <w:rsid w:val="00E92A2B"/>
     <w:rsid w:val="00E93F60"/>
     <w:rsid w:val="00E94EB4"/>
     <w:rsid w:val="00E952DF"/>
     <w:rsid w:val="00E96C6F"/>
     <w:rsid w:val="00EA01E2"/>
     <w:rsid w:val="00EA030D"/>
     <w:rsid w:val="00EA1327"/>
     <w:rsid w:val="00EA1C73"/>
+    <w:rsid w:val="00EA1DE1"/>
     <w:rsid w:val="00EA6BEE"/>
     <w:rsid w:val="00EB4979"/>
     <w:rsid w:val="00EB78B6"/>
     <w:rsid w:val="00EB7A40"/>
     <w:rsid w:val="00EC0AE6"/>
     <w:rsid w:val="00EC238B"/>
     <w:rsid w:val="00EC282D"/>
     <w:rsid w:val="00EC5D34"/>
     <w:rsid w:val="00EE094D"/>
     <w:rsid w:val="00EE1C8C"/>
     <w:rsid w:val="00EE5606"/>
     <w:rsid w:val="00EE58D5"/>
     <w:rsid w:val="00EF008D"/>
     <w:rsid w:val="00EF0D8F"/>
     <w:rsid w:val="00EF1924"/>
     <w:rsid w:val="00EF2DD4"/>
     <w:rsid w:val="00EF3689"/>
     <w:rsid w:val="00EF4F5E"/>
     <w:rsid w:val="00F00572"/>
     <w:rsid w:val="00F00E31"/>
     <w:rsid w:val="00F04C66"/>
     <w:rsid w:val="00F063F9"/>
     <w:rsid w:val="00F10F2D"/>
     <w:rsid w:val="00F10F6E"/>
     <w:rsid w:val="00F128D7"/>
@@ -20827,50 +20987,51 @@
     <w:rsid w:val="00F96D6B"/>
     <w:rsid w:val="00FA15E7"/>
     <w:rsid w:val="00FA337C"/>
     <w:rsid w:val="00FA512B"/>
     <w:rsid w:val="00FA6A66"/>
     <w:rsid w:val="00FA6D38"/>
     <w:rsid w:val="00FA7245"/>
     <w:rsid w:val="00FB7E86"/>
     <w:rsid w:val="00FC0370"/>
     <w:rsid w:val="00FC3246"/>
     <w:rsid w:val="00FC33E1"/>
     <w:rsid w:val="00FC36B4"/>
     <w:rsid w:val="00FC4E5C"/>
     <w:rsid w:val="00FD08B8"/>
     <w:rsid w:val="00FD18DA"/>
     <w:rsid w:val="00FD19EF"/>
     <w:rsid w:val="00FD2A15"/>
     <w:rsid w:val="00FE3116"/>
     <w:rsid w:val="00FE4C6E"/>
     <w:rsid w:val="00FE6019"/>
     <w:rsid w:val="00FE7AFF"/>
     <w:rsid w:val="00FF1734"/>
     <w:rsid w:val="00FF4FDA"/>
     <w:rsid w:val="00FF5C62"/>
     <w:rsid w:val="00FF7A60"/>
+    <w:rsid w:val="00FF7CDD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="/"/>
   <w:listSeparator w:val="؛"/>
   <w14:docId w14:val="574F3CB5"/>
@@ -21610,55 +21771,55 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -21896,78 +22057,78 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F1C7FF5-006F-433E-8DE1-A8B7C344663B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1848</Words>
-  <Characters>10539</Characters>
+  <Words>1889</Words>
+  <Characters>10770</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>87</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>89</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12363</CharactersWithSpaces>
+  <CharactersWithSpaces>12634</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ART-PC</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MTWinEqns">
     <vt:bool>true</vt:bool>