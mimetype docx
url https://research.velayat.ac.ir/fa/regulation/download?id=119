--- v0 (2025-10-23)
+++ v1 (2026-06-01)
@@ -1,836 +1,501 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1EE12124" w14:textId="477F9543" w:rsidR="00F2701D" w:rsidRPr="00DA4A74" w:rsidRDefault="00D00F17" w:rsidP="00B2553B">
+    <w:p w14:paraId="6060BBC4" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">پیوست </w:t>
       </w:r>
-      <w:r w:rsidR="00B2553B" w:rsidRPr="00DA4A74">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DA4A74">
+        <w:t xml:space="preserve">: فرم درخواست داوری آثار </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">فرم درخواست </w:t>
-[...96 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve">تصنیف، تألیف و گردآوری </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DC136BF" w14:textId="77777777" w:rsidR="00F861FB" w:rsidRPr="00DA4A74" w:rsidRDefault="00D00F17" w:rsidP="00152047">
+    <w:p w14:paraId="7A104569" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>مدیر محترم گروه آموزشی: ................................................</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">                                                            </w:t>
+        <w:t xml:space="preserve">مدیر محترم گروه آموزشی: ................................................                                                            </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="385E20F8" w14:textId="77777777" w:rsidR="00D00F17" w:rsidRPr="00DA4A74" w:rsidRDefault="00D00F17" w:rsidP="00D00F17">
+    <w:p w14:paraId="5D43CCF9" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>با سلام و احترام،</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E238CEF" w14:textId="30FA9754" w:rsidR="00D00F17" w:rsidRPr="00DA4A74" w:rsidRDefault="00D00F17" w:rsidP="000C3F17">
+    <w:p w14:paraId="0D1B41CE" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>نظر به اینکه اینجانب ......................................</w:t>
-[...21 lines deleted...]
-      <w:r w:rsidR="007350A9">
+        <w:t>نظر به اینکه اینجانب .......................................................... تقاضای بررسی اثر خویش که در زمینه تخصصی رشته</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00152047" w:rsidRPr="00DA4A74">
-[...59 lines deleted...]
-      <w:r w:rsidR="006311EC">
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ گرایش ............................................................... آن گروه </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>می‌باشد</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> را دارم، لذا از جنابعالی درخواست دارم نسبت به بررسی علمی این اثر مطابق پرسشنامه شورای چاپ و نشر اقدام نمایید.</w:t>
-[...11 lines deleted...]
-      <w:r w:rsidR="00FC36B4">
+        <w:t xml:space="preserve"> را دارم، لذا از جنابعالی درخواست دارم نسبت به بررسی علمی این اثر مطابق پرسشنامه شورای چاپ و نشر اقدام نمایید. ضمناً متعهد </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>می‌شوم</w:t>
       </w:r>
-      <w:r w:rsidR="000C3F17" w:rsidRPr="00DA4A74">
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> اثر را در اختیار ناشر دیگری قرار ندهم. </w:t>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> تا زمان اعلام نتیجه اثر را در اختیار ناشر دیگری قرار ندهم. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E26134" w14:textId="77777777" w:rsidR="00D00F17" w:rsidRPr="00DA4A74" w:rsidRDefault="00D00F17" w:rsidP="00D00F17">
+    <w:p w14:paraId="69B82B0A" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>عنوان اثر: ...................................................................................</w:t>
-[...59 lines deleted...]
-        <w:t>........................................................................................</w:t>
+        <w:t>عنوان اثر: .....................................................................................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB7BA17" w14:textId="091F6E2A" w:rsidR="00D00F17" w:rsidRPr="00DA4A74" w:rsidRDefault="00891829" w:rsidP="00891829">
+    <w:p w14:paraId="5958091B" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>نوع</w:t>
-[...31 lines deleted...]
-      <w:r w:rsidR="00AD5075">
+        <w:t xml:space="preserve">نوع اثر (تصنیف، </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>تألیف</w:t>
       </w:r>
-      <w:r w:rsidR="00D00F17" w:rsidRPr="00DA4A74">
-[...67 lines deleted...]
-        <w:t>..........................................................................................</w:t>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>گردآوری</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و غیره): ................................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="526AF905" w14:textId="6815B278" w:rsidR="00D16AAF" w:rsidRPr="00DA4A74" w:rsidRDefault="002079A5" w:rsidP="00891829">
+    <w:p w14:paraId="21622EEC" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251724800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="230BE9A8" wp14:editId="2B5537FC">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="043ED3A6" wp14:editId="794A4677">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-89535</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>323215</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1385454" cy="755650"/>
                 <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                 <wp:wrapNone/>
                 <wp:docPr id="22" name="Text Box 22"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1385454" cy="755650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="23D7BFCD" w14:textId="77777777" w:rsidR="002100B1" w:rsidRPr="00152047" w:rsidRDefault="002100B1" w:rsidP="002079A5">
+                          <w:p w14:paraId="25514C6D" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00152047" w:rsidRDefault="00C20006" w:rsidP="00C20006">
                             <w:pPr>
                               <w:bidi/>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00152047">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                               <w:t>تاریخ: .....</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                               <w:t>......................</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00152047">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                               <w:t>...........</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="26E5EEDF" w14:textId="77777777" w:rsidR="002100B1" w:rsidRPr="00152047" w:rsidRDefault="002100B1" w:rsidP="002079A5">
+                          <w:p w14:paraId="3AEDC512" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00152047" w:rsidRDefault="00C20006" w:rsidP="00C20006">
                             <w:pPr>
                               <w:bidi/>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00152047">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                               <w:t>شماره: ...........</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                               <w:t>......................</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00152047">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                               <w:t>....</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="5E099ADB" w14:textId="77777777" w:rsidR="002100B1" w:rsidRPr="00152047" w:rsidRDefault="002100B1" w:rsidP="002079A5">
+                          <w:p w14:paraId="4EAE045A" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00152047" w:rsidRDefault="00C20006" w:rsidP="00C20006">
                             <w:pPr>
                               <w:bidi/>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00152047">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                               <w:t>پیوست: .........</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
@@ -847,639 +512,517 @@
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                               <w:t>....</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="230BE9A8" id="Text Box 22" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-7.05pt;margin-top:25.45pt;width:109.1pt;height:59.5pt;z-index:251724800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC1UldFgQIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hbWmAVKepATJMQ&#10;oMHEs+vYNJrt8+xrk+6v39lJSsf2wrSXxL777nz33Y/zi9YatlUh1uBKPj4acaachKp2zyX/9nj9&#10;4YyziMJVwoBTJd+pyC8W79+dN36uJrAGU6nAyImL88aXfI3o50UR5VpZEY/AK0dKDcEKpGt4Lqog&#10;GvJuTTEZjU6KBkLlA0gVI0mvOiVfZP9aK4l3WkeFzJScYsP8Dfm7St9icS7mz0H4dS37MMQ/RGFF&#10;7ejRvasrgYJtQv2HK1vLABE0HkmwBWhdS5VzoGzGo1fZPKyFVzkXIif6PU3x/7mVt9v7wOqq5JMJ&#10;Z05YqtGjapF9gpaRiPhpfJwT7METEFuSU50HeSRhSrvVwaY/JcRIT0zv9uwmbzIZHZ/NprMpZ5J0&#10;p7PZySzTX7xY+xDxswLL0qHkgaqXSRXbm4gUCUEHSHrMwXVtTK6gcawp+ckxufxNQxbGJYnKvdC7&#10;SRl1kecT7oxKGOO+Kk1c5ASSIHehujSBbQX1j5BSOcy5Z7+ETihNQbzFsMe/RPUW4y6P4WVwuDe2&#10;tYOQs38VdvV9CFl3eCLyIO90xHbV5ibYF3YF1Y7qHaCbmOjldU1FuRER70WgEaES09jjHX20ASIf&#10;+hNnawg//yZPeOpc0nLW0MiVPP7YiKA4M18c9fTH8XSaZjRfprPTCV3CoWZ1qHEbewlUlTEtGC/z&#10;MeHRDEcdwD7RdlimV0klnKS3S47D8RK7RUDbRarlMoNoKr3AG/fgZXKdipRa7rF9EsH3fYnU0bcw&#10;DKeYv2rPDpssHSw3CLrOvZt47ljt+aeJzi3db5+0Mg7vGfWyIxe/AAAA//8DAFBLAwQUAAYACAAA&#10;ACEA4JiljuEAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkblvSik1raTpN&#10;lSYkBIeNXbi5TdZWJE5psq3w9GQndrT96ff3F+vJGnbWo+8dSUjmApimxqmeWgmHj+1sBcwHJIXG&#10;kZbwoz2sy/u7AnPlLrTT531oWQwhn6OELoQh59w3nbbo527QFG9HN1oMcRxbrka8xHBreCrEklvs&#10;KX7ocNBVp5uv/clKeK2277irU7v6NdXL23EzfB8+F1I+PkybZ2BBT+Efhqt+VIcyOtXuRMozI2GW&#10;PCURlbAQGbAIpOK6qCO5zDLgZcFvK5R/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALVS&#10;V0WBAgAAawUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AOCYpY7hAAAACgEAAA8AAAAAAAAAAAAAAAAA2wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAADpBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shapetype w14:anchorId="043ED3A6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 22" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-7.05pt;margin-top:25.45pt;width:109.1pt;height:59.5pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCYR3n3aAIAAD0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5ykSdsFcYosRYYB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms26XDLjYlfnx9JDW9aSrDdsqHEmzOB70+Z8pKKEq7zvm35+WH&#10;a84CClsIA1blfK8Cv5m9fzet3UQNYQOmUJ6RExsmtcv5BtFNsizIjapE6IFTlpQafCWQjn6dFV7U&#10;5L0y2bDfv8xq8IXzIFUIdHvbKvks+ddaSXzQOihkJueUG6avT99V/GazqZisvXCbUnZpiH/IohKl&#10;paBHV7cCBdv68g9XVSk9BNDYk1BloHUpVaqBqhn0X1XztBFOpVqInOCONIX/51be757co2fYfIKG&#10;GhgJqV2YBLqM9TTaV/FPmTLSE4X7I22qQSaj0cX1eDQecSZJdzUeX44Tr9nJ2vmAnxVULAo599SW&#10;xJbY3QWkiAQ9QGIwC8vSmNQaY1md88sLcvmbhiyMjTcqNblzc8o8Sbg3KmKM/ao0K4tUQLxI46UW&#10;xrOdoMEQUiqLqfbkl9ARpSmJtxh2+FNWbzFu6zhEBotH46q04FP1r9Iuvh9S1i2eiDyrO4rYrJqu&#10;oyso9tRoD+0OBCeXJXXjTgR8FJ6GnnpLi4wP9NEGiHXoJM424H/+7T7iaRZJy1lNS5Tz8GMrvOLM&#10;fLE0pR8Ho1HcunQYja+GdPDnmtW5xm6rBVA7BvRkOJnEiEdzELWH6oX2fR6jkkpYSbFzjgdxge1q&#10;03sh1XyeQLRnTuCdfXIyuo7dibP23LwI77qBRBrlezism5i8mssWGy0tzLcIukxDGwluWe2Ipx1N&#10;s9y9J/EROD8n1OnVm/0CAAD//wMAUEsDBBQABgAIAAAAIQDgmKWO4QAAAAoBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwDIbvSLxDZCRuW9KKTWtpOk2VJiQEh41duLlN1lYkTmmyrfD0ZCd2tP3p&#10;9/cX68kadtaj7x1JSOYCmKbGqZ5aCYeP7WwFzAckhcaRlvCjPazL+7sCc+UutNPnfWhZDCGfo4Qu&#10;hCHn3DedtujnbtAUb0c3WgxxHFuuRrzEcGt4KsSSW+wpfuhw0FWnm6/9yUp4rbbvuKtTu/o11cvb&#10;cTN8Hz4XUj4+TJtnYEFP4R+Gq35UhzI61e5EyjMjYZY8JRGVsBAZsAik4rqoI7nMMuBlwW8rlH8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmEd592gCAAA9BQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA4JiljuEAAAAKAQAADwAAAAAAAAAAAAAA&#10;AADCBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="23D7BFCD" w14:textId="77777777" w:rsidR="002100B1" w:rsidRPr="00152047" w:rsidRDefault="002100B1" w:rsidP="002079A5">
+                    <w:p w14:paraId="25514C6D" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00152047" w:rsidRDefault="00C20006" w:rsidP="00C20006">
                       <w:pPr>
                         <w:bidi/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00152047">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>تاریخ: .....</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>......................</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00152047">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>...........</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="26E5EEDF" w14:textId="77777777" w:rsidR="002100B1" w:rsidRPr="00152047" w:rsidRDefault="002100B1" w:rsidP="002079A5">
+                    <w:p w14:paraId="3AEDC512" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00152047" w:rsidRDefault="00C20006" w:rsidP="00C20006">
                       <w:pPr>
                         <w:bidi/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00152047">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>شماره: ...........</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>......................</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00152047">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>....</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="5E099ADB" w14:textId="77777777" w:rsidR="002100B1" w:rsidRPr="00152047" w:rsidRDefault="002100B1" w:rsidP="002079A5">
+                    <w:p w14:paraId="4EAE045A" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00152047" w:rsidRDefault="00C20006" w:rsidP="00C20006">
                       <w:pPr>
                         <w:bidi/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00152047">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>پیوست: .........</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>......................</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00152047">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>....</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="000116F5" w:rsidRPr="00DA4A74">
+      <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251694080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40714C14" wp14:editId="7F51989B">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="317E4828" wp14:editId="54A2E2FF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-19050</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>288925</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6045200" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="31750" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Straight Connector 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6045200" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="19050"/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+          <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="312BFF88" id="Straight Connector 6" o:spid="_x0000_s1026" style="position:absolute;z-index:251694080;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-1.5pt,22.75pt" to="474.5pt,22.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA0/eO4vwEAAMgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNOmKrSBquoeu4IKg&#10;YuEDvM64sbA91tg07d8zdtvsChBCiItje957M288Wd8dvRMHoGQx9HK5aKWAoHGwYd/Lr1/evXoj&#10;RcoqDMphgF6eIMm7zcsX6yl2cIMjugFIsEhI3RR7OeYcu6ZJegSv0gIjBA4aJK8yH2nfDKQmVveu&#10;uWnbVTMhDZFQQ0p8e38Oyk3VNwZ0/mRMgixcL7m2XFeq62NZm81adXtScbT6Uob6hyq8soGTzlL3&#10;KivxnewvUt5qwoQmLzT6Bo2xGqoHdrNsf3LzMKoI1Qs3J8W5Ten/yeqPhx0JO/RyJUVQnp/oIZOy&#10;+zGLLYbADUQSq9KnKaaO4duwo8spxR0V00dDvnzZjjjW3p7m3sIxC82Xq/b1LT+YFPoaa56IkVJ+&#10;D+hF2fTS2VBsq04dPqTMyRh6hZRrF8TEw/a2va0P2JTKzrXUXT45OMM+g2FvnH1Z5epUwdaROCie&#10;h+HbsvhicRcYWSjGOjeT2j+TLthCgzppf0uc0TUjhjwTvQ1Iv8uaj9dSzRnPZT/zWraPOJzqy9QA&#10;j0t1dhntMo/Pz5X+9ANufgAAAP//AwBQSwMEFAAGAAgAAAAhAJagANLeAAAACAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFxQ6wBxoSFOhZA4BKlItBXnbewmgXgdxW4a/p5FHOC4&#10;M6PZN/lqcp0Y7RBaTxqu5wkIS5U3LdUadtvn2T2IEJEMdp6shi8bYFWcn+WYGX+iNztuYi24hEKG&#10;GpoY+0zKUDXWYZj73hJ7Bz84jHwOtTQDnrjcdfImSRbSYUv8ocHePjW2+twcnYaP8r2s1dVde3hN&#10;1QtuR7WmsdT68mJ6fAAR7RT/wvCDz+hQMNPeH8kE0WmY3fKUqCFVCgT7y3TJwv5XkEUu/w8ovgEA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA0/eO4vwEAAMgDAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWoADS3gAAAAgBAAAPAAAAAAAAAAAAAAAA&#10;ABkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJAUAAAAA&#10;" strokecolor="black [3200]" strokeweight="1.5pt">
+              <v:line w14:anchorId="46C3693E" id="Straight Connector 6" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-1.5pt,22.75pt" to="474.5pt,22.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/KvofowEAAJkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvRfYfxB0X+QUa7EacXposV2K&#10;ttjWH6DKVCxMX6DU2Pn3pZTEKbZiGIZdaEnke+Qj6dX15CzbAiYTfMeXi4Yz8Cr0xm86/vTjy8fP&#10;nKUsfS9t8NDxHSR+vf5wthpjC+dhCLYHZETiUzvGjg85x1aIpAZwMi1CBE9OHdDJTFfciB7lSOzO&#10;ivOmuRRjwD5iUJASvd7unXxd+bUGlR+0TpCZ7TjVlqvFap+LFeuVbDco42DUoQz5D1U4aTwlnalu&#10;ZZbsBc1vVM4oDCnovFDBiaC1UVA1kJpl84ua74OMULVQc1Kc25T+H6263974R6Q2jDG1KT5iUTFp&#10;dOVL9bGpNms3NwumzBQ9XjafLmgCnKmjT5yAEVP+CsGxcui4Nb7okK3c3qVMySj0GFKerWcjbc9V&#10;c1EnIk611FPeWdiHfQPNTE/Zl5WurgncWGRbSQPufy7LQInceoosEG2snUHNn0GH2AKDujp/C5yj&#10;a8bg8wx0xgd8L2uejqXqfTyV/UZrOT6HflcnUx00/6rssKtlwd7eK/z0R61fAQAA//8DAFBLAwQU&#10;AAYACAAAACEAlqAA0t4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXFDr&#10;AHGhIU6FkDgEqUi0Fedt7CaBeB3Fbhr+nkUc4Lgzo9k3+WpynRjtEFpPGq7nCQhLlTct1Rp22+fZ&#10;PYgQkQx2nqyGLxtgVZyf5ZgZf6I3O25iLbiEQoYamhj7TMpQNdZhmPveEnsHPziMfA61NAOeuNx1&#10;8iZJFtJhS/yhwd4+Nbb63Bydho/yvazV1V17eE3VC25Htaax1PryYnp8ABHtFP/C8IPP6FAw094f&#10;yQTRaZjd8pSoIVUKBPvLdMnC/leQRS7/Dyi+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AD8q+h+jAQAAmQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAJagANLeAAAACAEAAA8AAAAAAAAAAAAAAAAA/QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAIBQAAAAA=&#10;" strokecolor="black [3200]" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00152047" w:rsidRPr="00DA4A74">
-[...47 lines deleted...]
-      <w:r w:rsidR="00FC36B4">
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>تاریخ درخواست: ..............................................                                           نام و امضای درخواست</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>‌</w:t>
       </w:r>
-      <w:r w:rsidR="00D00F17" w:rsidRPr="00DA4A74">
+      <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>کننده: .................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CE0079C" w14:textId="77777777" w:rsidR="008470E2" w:rsidRPr="00DA4A74" w:rsidRDefault="00175FFB" w:rsidP="008470E2">
+    <w:p w14:paraId="4EAECC9B" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>رئیس</w:t>
-[...11 lines deleted...]
-      <w:r w:rsidR="002079A5" w:rsidRPr="00DA4A74">
+        <w:t>رئیس محترم دانشکده: ...................................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6990E0DC" w14:textId="77777777" w:rsidR="00175FFB" w:rsidRPr="00DA4A74" w:rsidRDefault="00175FFB" w:rsidP="000D1067">
+    <w:p w14:paraId="22EC2AFB" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="760F350E" w14:textId="77777777" w:rsidR="008470E2" w:rsidRPr="00DA4A74" w:rsidRDefault="008470E2" w:rsidP="00175FFB">
+    <w:p w14:paraId="59399C66" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>با سلام،</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="407351D2" w14:textId="634A6C1A" w:rsidR="008470E2" w:rsidRPr="00DA4A74" w:rsidRDefault="008470E2" w:rsidP="00FD2A15">
+    <w:p w14:paraId="1231DE42" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">احتراماً به استحضار </w:t>
       </w:r>
-      <w:r w:rsidR="00CD3962">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>می‌رساند</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> که در خواست آقای/خانم  ..............................</w:t>
-[...21 lines deleted...]
-      <w:r w:rsidR="00974ECC">
+        <w:t xml:space="preserve"> که در خواست آقای/خانم  ..................................................  عضو </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>هیئت‌علمی</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> گروه  .....</w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> شورای گروه مورد بررسی قرار گرفت. نظر علمی گروه در قالب پرسشنامه پیوست شده است. لطفاً اقدام مقتضی انجام پذیرد.</w:t>
+        <w:t xml:space="preserve"> گروه  .......................................... مبنی بر چاپ کتاب با عنوان فوق در جلسه مورخ  ..................................... شورای گروه مورد بررسی قرار گرفت. نظر علمی گروه در قالب پرسشنامه پیوست شده است. لطفاً اقدام مقتضی انجام پذیرد.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2316C952" w14:textId="77777777" w:rsidR="0098037D" w:rsidRPr="00DA4A74" w:rsidRDefault="00891829" w:rsidP="00891829">
+    <w:p w14:paraId="1E283E5B" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251697152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E625433" wp14:editId="78587F3F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07EB40E2" wp14:editId="6724D552">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>356235</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1413164" cy="755650"/>
                 <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="Text Box 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1413164" cy="755650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="159E94BA" w14:textId="77777777" w:rsidR="002100B1" w:rsidRPr="00152047" w:rsidRDefault="002100B1" w:rsidP="00152047">
+                          <w:p w14:paraId="18BB138E" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00152047" w:rsidRDefault="00C20006" w:rsidP="00C20006">
                             <w:pPr>
                               <w:bidi/>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00152047">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                               <w:t>تاریخ: .....</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
@@ -1499,51 +1042,51 @@
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                               <w:t>...</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                               <w:t>............</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00152047">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                               <w:t>........</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="7FBC6B46" w14:textId="77777777" w:rsidR="002100B1" w:rsidRPr="00152047" w:rsidRDefault="002100B1" w:rsidP="00152047">
+                          <w:p w14:paraId="5BE9F2C5" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00152047" w:rsidRDefault="00C20006" w:rsidP="00C20006">
                             <w:pPr>
                               <w:bidi/>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00152047">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                               <w:t>شماره: ..........</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
@@ -1563,51 +1106,51 @@
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                               <w:t>.........</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00152047">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                               <w:t>....</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="7A6C561C" w14:textId="77777777" w:rsidR="002100B1" w:rsidRPr="00152047" w:rsidRDefault="002100B1" w:rsidP="00152047">
+                          <w:p w14:paraId="391354A5" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00152047" w:rsidRDefault="00C20006" w:rsidP="00C20006">
                             <w:pPr>
                               <w:bidi/>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00152047">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                               <w:t>پیوست: .......</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
@@ -1624,56 +1167,56 @@
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                               <w:t>......</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3E625433" id="Text Box 8" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:28.05pt;width:111.25pt;height:59.5pt;z-index:251697152;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXEgECgAIAAGkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+whQoB1qqBhVp0lV&#10;Ww2mPhvHhmi2z7MNCfvrd3YSYGwvnfaS2Hffne+++3F7V2tF9sL5EkxOB70+JcJwKEqzyem31cOH&#10;G0p8YKZgCozI6UF4ejd7/+62slMxhC2oQjiCToyfVjan2xDsNMs83wrNfA+sMKiU4DQLeHWbrHCs&#10;Qu9aZcN+f5JV4ArrgAvvUXrfKOks+ZdS8PAspReBqJxibCF9Xfqu4zeb3bLpxjG7LXkbBvuHKDQr&#10;DT56dHXPAiM7V/7hSpfcgQcZehx0BlKWXKQcMJtB/yKb5ZZZkXJBcrw90uT/n1v+tH9xpCxyioUy&#10;TGOJVqIO5BPU5CayU1k/RdDSIizUKMYqd3KPwph0LZ2Of0yHoB55Phy5jc54NBoNrgaTESUcddfj&#10;8WScyM9O1tb58FmAJvGQU4e1S5Sy/aMPGAlCO0h8zMBDqVSqnzKkyunkCl3+pkELZaJEpE5o3cSM&#10;msjTKRyUiBhlvgqJTKQEoiD1oFgoR/YMu4dxLkxIuSe/iI4oiUG8xbDFn6J6i3GTR/cymHA01qUB&#10;l7K/CLv43oUsGzwSeZZ3PIZ6XacWGHaFXUNxwHo7aObFW/5QYlEemQ8vzOGAYIlx6MMzfqQCJB/a&#10;EyVbcD//Jo947FvUUlLhwOXU/9gxJyhRXwx29MfBaBQnNF1G4+shXty5Zn2uMTu9AKzKANeL5ekY&#10;8UF1R+lAv+JumMdXUcUMx7dzGrrjIjRrAHcLF/N5AuFMWhYezdLy6DoWKbbcqn5lzrZ9GbCjn6Ab&#10;TTa9aM8GGy0NzHcBZJl6N/LcsNryj/OcWrrdPXFhnN8T6rQhZ78AAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbT89G3gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAFMTvgt9heYI3u0kgtcRsSgkU&#10;QfTQ2ou3l+xrEtw/Mbtto5/e58kehxlmflOuZ2vEmaYweKcgXSQgyLVeD65TcHjfPqxAhIhOo/GO&#10;FHxTgHV1e1Niof3F7ei8j53gEhcKVNDHOBZShrYni2HhR3LsHf1kMbKcOqknvHC5NTJLkqW0ODhe&#10;6HGkuqf2c3+yCl7q7Rvumsyufkz9/HrcjF+Hj1yp+7t58wQi0hz/w/CHz+hQMVPjT04HYRTwkagg&#10;X6Yg2M2yLAfRcOwxT0FWpbzmr34BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1xIBAoAC&#10;AABpBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAW0/P&#10;Rt4AAAAHAQAADwAAAAAAAAAAAAAAAADaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="07EB40E2" id="Text Box 8" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:28.05pt;width:111.25pt;height:59.5pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAy5djFagIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5y0SboFcYqsRYYB&#10;QVssHXpWZKkxJouaxMTOfn0p2Xms26XDLjYlfnx9JDW9birDdsqHEmzOB70+Z8pKKEr7nPPvj4sP&#10;HzkLKGwhDFiV870K/Hr2/t20dhN1ARswhfKMnNgwqV3ON4hukmVBblQlQg+csqTU4CuBdPTPWeFF&#10;Td4rk130++OsBl84D1KFQLe3rZLPkn+tlcR7rYNCZnJOuWH6+vRdx282m4rJsxduU8ouDfEPWVSi&#10;tBT06OpWoGBbX/7hqiqlhwAaexKqDLQupUo1UDWD/qtqVhvhVKqFyAnuSFP4f27l3W7lHjzD5jM0&#10;1MBISO3CJNBlrKfRvop/ypSRnijcH2lTDTIZjYaDy8F4yJkk3dVoNB4lXrOTtfMBvyioWBRy7qkt&#10;iS2xWwakiAQ9QGIwC4vSmNQaY1md8/ElufxNQxbGxhuVmty5OWWeJNwbFTHGflOalUUqIF6k8VI3&#10;xrOdoMEQUiqLqfbkl9ARpSmJtxh2+FNWbzFu6zhEBotH46q04FP1r9IufhxS1i2eiDyrO4rYrBsq&#10;/Kyxayj21G8P7SoEJxclNWUpAj4IT7NPLaZ9xnv6aANEPnQSZxvwv/52H/E0kqTlrKZdynn4uRVe&#10;cWa+WhrWT4PhMC5fOgxHVxd08Oea9bnGbqsboK4M6OVwMokRj+Ygag/VE639PEYllbCSYuccD+IN&#10;thtOz4ZU83kC0bo5gUu7cjK6jk2KI/fYPAnvurlEmug7OGydmLwazxYbLS3Mtwi6TLMbeW5Z7fin&#10;VU0j3T0r8S04PyfU6fGbvQAAAP//AwBQSwMEFAAGAAgAAAAhAFtPz0beAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj09Lw0AUxO+C32F5gje7SSC1xGxKCRRB9NDai7eX7GsS3D8xu22jn97nyR6H&#10;GWZ+U65na8SZpjB4pyBdJCDItV4PrlNweN8+rECEiE6j8Y4UfFOAdXV7U2Kh/cXt6LyPneASFwpU&#10;0Mc4FlKGtieLYeFHcuwd/WQxspw6qSe8cLk1MkuSpbQ4OF7ocaS6p/Zzf7IKXurtG+6azK5+TP38&#10;etyMX4ePXKn7u3nzBCLSHP/D8IfP6FAxU+NPTgdhFPCRqCBfpiDYzbIsB9Fw7DFPQValvOavfgEA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAy5djFagIAAEQFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBbT89G3gAAAAcBAAAPAAAAAAAAAAAAAAAA&#10;AMQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="159E94BA" w14:textId="77777777" w:rsidR="002100B1" w:rsidRPr="00152047" w:rsidRDefault="002100B1" w:rsidP="00152047">
+                    <w:p w14:paraId="18BB138E" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00152047" w:rsidRDefault="00C20006" w:rsidP="00C20006">
                       <w:pPr>
                         <w:bidi/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00152047">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>تاریخ: .....</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
@@ -1693,51 +1236,51 @@
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>...</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>............</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00152047">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>........</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="7FBC6B46" w14:textId="77777777" w:rsidR="002100B1" w:rsidRPr="00152047" w:rsidRDefault="002100B1" w:rsidP="00152047">
+                    <w:p w14:paraId="5BE9F2C5" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00152047" w:rsidRDefault="00C20006" w:rsidP="00C20006">
                       <w:pPr>
                         <w:bidi/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00152047">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>شماره: ..........</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
@@ -1757,10029 +1300,8432 @@
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>.........</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00152047">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>....</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="7A6C561C" w14:textId="77777777" w:rsidR="002100B1" w:rsidRPr="00152047" w:rsidRDefault="002100B1" w:rsidP="00152047">
+                    <w:p w14:paraId="391354A5" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00152047" w:rsidRDefault="00C20006" w:rsidP="00C20006">
                       <w:pPr>
                         <w:bidi/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00152047">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>پیوست: .......</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>.............</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00152047">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>......</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="000D1067" w:rsidRPr="00DA4A74">
+      <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251696128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CBA9356" wp14:editId="76168759">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B18A5FA" wp14:editId="4BA40C9C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>291465</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6045200" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="31750" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="Straight Connector 7"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6045200" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="19050"/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+          <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="768FD49E" id="Straight Connector 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251696128;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="0,22.95pt" to="476pt,22.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxyuHKwAEAAMgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNOmK3YWo6R66gguC&#10;ioUP8DrjxsL2WGPTtH/P2G2zK0AIIS6O7XnvzbzxZHV38E7sgZLF0MvlopUCgsbBhl0vv3559+qN&#10;FCmrMCiHAXp5hCTv1i9frKbYwRWO6AYgwSIhdVPs5Zhz7Jom6RG8SguMEDhokLzKfKRdM5CaWN27&#10;5qptb5oJaYiEGlLi2/tTUK6rvjGg8ydjEmThesm15bpSXR/L2qxXqtuRiqPV5zLUP1ThlQ2cdJa6&#10;V1mJ72R/kfJWEyY0eaHRN2iM1VA9sJtl+5Obh1FFqF64OSnObUr/T1Z/3G9J2KGXt1IE5fmJHjIp&#10;uxuz2GAI3EAkcVv6NMXUMXwTtnQ+pbilYvpgyJcv2xGH2tvj3Fs4ZKH58qZ9fc0PJoW+xJonYqSU&#10;3wN6UTa9dDYU26pT+w8pczKGXiDl2gUx8bC9ba/rAzalslMtdZePDk6wz2DYG2dfVrk6VbBxJPaK&#10;52H4tiy+WNwFRhaKsc7NpPbPpDO20KBO2t8SZ3TNiCHPRG8D0u+y5sOlVHPCc9nPvJbtIw7H+jI1&#10;wONSnZ1Hu8zj83OlP/2A6x8AAAD//wMAUEsDBBQABgAIAAAAIQA4ks++3AAAAAYBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGL2I2l0TZmU0TwEEHBVnqeZqdJNDsbsts0/ntHPOjx&#10;vTe8902+nlynRhpC69nAzSwBRVx523Jt4H37dL0EFSKyxc4zGfiiAOvi/CzHzPoTv9G4ibWSEg4Z&#10;Gmhi7DOtQ9WQwzDzPbFkBz84jCKHWtsBT1LuOj1PklvtsGVZaLCnx4aqz83RGfgod2WdXt21h9dF&#10;+ozbMX3hsTTm8mJ6uAcVaYp/x/CDL+hQCNPeH9kG1RmQR6KBRboCJekqnYux/zV0kev/+MU3AAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADHK4crAAQAAyAMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADiSz77cAAAABgEAAA8AAAAAAAAAAAAAAAAA&#10;GgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAjBQAAAAA=&#10;" strokecolor="black [3200]" strokeweight="1.5pt">
+              <v:line w14:anchorId="43A5578F" id="Straight Connector 7" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="0,22.95pt" to="476pt,22.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/KvofowEAAJkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvRfYfxB0X+QUa7EacXposV2K&#10;ttjWH6DKVCxMX6DU2Pn3pZTEKbZiGIZdaEnke+Qj6dX15CzbAiYTfMeXi4Yz8Cr0xm86/vTjy8fP&#10;nKUsfS9t8NDxHSR+vf5wthpjC+dhCLYHZETiUzvGjg85x1aIpAZwMi1CBE9OHdDJTFfciB7lSOzO&#10;ivOmuRRjwD5iUJASvd7unXxd+bUGlR+0TpCZ7TjVlqvFap+LFeuVbDco42DUoQz5D1U4aTwlnalu&#10;ZZbsBc1vVM4oDCnovFDBiaC1UVA1kJpl84ua74OMULVQc1Kc25T+H6263974R6Q2jDG1KT5iUTFp&#10;dOVL9bGpNms3NwumzBQ9XjafLmgCnKmjT5yAEVP+CsGxcui4Nb7okK3c3qVMySj0GFKerWcjbc9V&#10;c1EnIk611FPeWdiHfQPNTE/Zl5WurgncWGRbSQPufy7LQInceoosEG2snUHNn0GH2AKDujp/C5yj&#10;a8bg8wx0xgd8L2uejqXqfTyV/UZrOT6HflcnUx00/6rssKtlwd7eK/z0R61fAQAA//8DAFBLAwQU&#10;AAYACAAAACEAOJLPvtwAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBi9iN&#10;pdE2ZlNE8BBBwVZ6nmanSTQ7G7LbNP57Rzzo8b03vPdNvp5cp0YaQuvZwM0sAUVcedtybeB9+3S9&#10;BBUissXOMxn4ogDr4vwsx8z6E7/RuIm1khIOGRpoYuwzrUPVkMMw8z2xZAc/OIwih1rbAU9S7jo9&#10;T5Jb7bBlWWiwp8eGqs/N0Rn4KHdlnV7dtYfXRfqM2zF94bE05vJiergHFWmKf8fwgy/oUAjT3h/Z&#10;BtUZkEeigUW6AiXpKp2Lsf81dJHr//jFNwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA/&#10;KvofowEAAJkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQA4ks++3AAAAAYBAAAPAAAAAAAAAAAAAAAAAP0DAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAABgUAAAAA&#10;" strokecolor="black [3200]" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="0098037D" w:rsidRPr="00DA4A74">
-[...105 lines deleted...]
-        <w:t>....</w:t>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>نام و نام خانوادگی مدیر گروه: ..............................................................                                    مهر و امضا: .................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C361513" w14:textId="77777777" w:rsidR="0098037D" w:rsidRPr="00DA4A74" w:rsidRDefault="0098037D" w:rsidP="000D1067">
+    <w:p w14:paraId="08ECDB44" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
-        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA4A74">
-[...17 lines deleted...]
-        <w:t>: .............................................</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>رئیس محترم</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>شورای چاپ و نشر</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> دانشگاه: .............................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01D33BEB" w14:textId="77777777" w:rsidR="00175FFB" w:rsidRPr="00DA4A74" w:rsidRDefault="00175FFB" w:rsidP="000D1067">
+    <w:p w14:paraId="01A467A5" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FAE5AD3" w14:textId="77777777" w:rsidR="0098037D" w:rsidRPr="00DA4A74" w:rsidRDefault="0098037D" w:rsidP="00175FFB">
+    <w:p w14:paraId="1B28D14D" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>با سلام،</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EDF09D2" w14:textId="41FC99D0" w:rsidR="0098037D" w:rsidRPr="00DA4A74" w:rsidRDefault="0098037D" w:rsidP="00152047">
+    <w:p w14:paraId="07F23ED5" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">احتراماً به استحضار </w:t>
       </w:r>
-      <w:r w:rsidR="00CD3962">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>می‌رساند</w:t>
       </w:r>
-      <w:r w:rsidR="009E6689" w:rsidRPr="00DA4A74">
-[...49 lines deleted...]
-      <w:r w:rsidR="00974ECC">
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> که در خواست آقای/خانم .................................................  عضو </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>هیئت‌علمی</w:t>
       </w:r>
-      <w:r w:rsidR="009E6689" w:rsidRPr="00DA4A74">
-[...117 lines deleted...]
-        <w:t>..... شورای دانشکده مورد بررسی قرار گرفت. لطفاً اقدام مقتضی انجام پذیرد.</w:t>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> گروه ................................................ مبنی بر چاپ کتاب با عنوان فوق در جلسه مورخ  ...................................................................... شورای دانشکده مورد بررسی قرار گرفت. لطفاً اقدام مقتضی انجام پذیرد.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D88C4D5" w14:textId="77777777" w:rsidR="0098037D" w:rsidRPr="00DA4A74" w:rsidRDefault="0098037D" w:rsidP="003C69E3">
+    <w:p w14:paraId="736137C5" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>ر</w:t>
-[...25 lines deleted...]
-      <w:r w:rsidR="004D58BA" w:rsidRPr="00DA4A74">
+        <w:t xml:space="preserve">رئیس یا </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">معاون پژوهشی </w:t>
       </w:r>
-      <w:r w:rsidR="004D58BA" w:rsidRPr="00DA4A74">
-[...165 lines deleted...]
-        <w:t>.............</w:t>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>دانشکده : ...............................................................                                      مهر و امضا: ...................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F40FD9" w14:textId="77777777" w:rsidR="00152047" w:rsidRPr="00DA4A74" w:rsidRDefault="00152047" w:rsidP="00152047">
+    <w:p w14:paraId="73A58693" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17865F02" w14:textId="63E9214E" w:rsidR="00435937" w:rsidRPr="003549D1" w:rsidRDefault="0098037D" w:rsidP="003549D1">
+    <w:p w14:paraId="30289D54" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E5DCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>مدارک پیوست</w:t>
       </w:r>
-      <w:r w:rsidR="00152047" w:rsidRPr="002E5DCC">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> (از هرکدام 2 نسخه)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="002E5DCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00767B46" w:rsidRPr="00C05B8C">
+      <w:r w:rsidRPr="00C05B8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">(1) </w:t>
-[...49 lines deleted...]
-        <w:t>پرسشنامه</w:t>
+        <w:t>(1) صورتجلسه گروه، (2) صورتجلسه دانشکده، (3) پرسشنامه</w:t>
       </w:r>
       <w:r w:rsidRPr="00C05B8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C05B8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ارزیابی</w:t>
       </w:r>
       <w:r w:rsidRPr="00C05B8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C05B8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>اولیه تکمیل شده توسط گروه</w:t>
       </w:r>
-      <w:r w:rsidR="00175FFB" w:rsidRPr="00DA4A74">
+      <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00435937" w:rsidRPr="00DA4A74">
+      <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">ادامه </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000C3F17" w:rsidRPr="00DA4A74">
+        <w:t>ادامه پیوس</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>پیوست 6: گواهي اصالت نگارش كتاب</w:t>
+        <w:t xml:space="preserve">ت7 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: گواهي اصالت نگارش </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>آثار تصنیف، تألیف و گردآوری</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18F77B56" w14:textId="77777777" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="000C3F17" w:rsidP="00435937">
+    <w:p w14:paraId="212876F6" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">اينجانب: ................................................. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69436124" w14:textId="77777777" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="000C3F17" w:rsidP="000C3F17">
+    <w:p w14:paraId="28686DDF" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t>نگارنده كتاب</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> با عنوان:..........................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58F2862E" w14:textId="73F38C2D" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="000C3F17" w:rsidP="000C3F17">
+    <w:p w14:paraId="494BC7D2" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">تعهد </w:t>
       </w:r>
-      <w:r w:rsidR="00100418">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t>می‌کنم</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> كه شخصاً نسبت به نگارش آن اقدام كرده و اثر ارسالي توسط شخص ديگري جز اينجانب و افرادي كه نام آنها در صفحه عنوان آمده، تهیه نگردیده است.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B128653" w14:textId="1CA22205" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="00505F74" w:rsidP="00505F74">
+    <w:p w14:paraId="7B3DABE3" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
-        <w:t>- اثر مذکور</w:t>
-[...28 lines deleted...]
-      <w:r w:rsidR="000C3F17" w:rsidRPr="00DA4A74">
+        <w:t xml:space="preserve">- اثر مذکور در قالب تصنیف </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F087"/>
       </w:r>
-      <w:r w:rsidR="000C3F17" w:rsidRPr="00DA4A74">
+      <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005A59CC" w:rsidRPr="00DA4A74">
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تألیف</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:rtl/>
-[...12 lines deleted...]
-      <w:r w:rsidR="000C3F17" w:rsidRPr="00DA4A74">
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F087"/>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="005A59CC" w:rsidRPr="00DA4A74">
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">تدوین (گردآوری) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:rtl/>
-[...3 lines deleted...]
-      <w:r w:rsidR="000C3F17" w:rsidRPr="00DA4A74">
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F087"/>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>غیره</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:rtl/>
-[...3 lines deleted...]
-      <w:r w:rsidR="005A59CC" w:rsidRPr="00DA4A74">
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F087"/>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="005A59CC" w:rsidRPr="00DA4A74">
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">است (انتخاب بیش از یک گزینه به معنای ترکیبی بودن اثر </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>می‌باشد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07F81330" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">- این اثر مستخرج از </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>پایان‌نامه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> کارشناسی ارشد/ دکترای اینجانب </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>می‌باشد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000C3F17" w:rsidRPr="00DA4A74">
+      <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F087"/>
       </w:r>
-      <w:r w:rsidR="005A59CC" w:rsidRPr="00DA4A74">
-[...26 lines deleted...]
-      <w:r w:rsidR="006311EC">
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ن</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t>می‌باشد</w:t>
       </w:r>
-      <w:r w:rsidR="005A59CC" w:rsidRPr="00DA4A74">
-[...100 lines deleted...]
-      <w:r w:rsidR="000C3F17" w:rsidRPr="00DA4A74">
+      <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000C3F17" w:rsidRPr="00DA4A74">
+      <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F087"/>
       </w:r>
-      <w:r w:rsidR="000C3F17" w:rsidRPr="00DA4A74">
+    </w:p>
+    <w:p w14:paraId="5304C552" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+      <w:pPr>
+        <w:bidi/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">- این اثر مستخرج از </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>پایان‌نامه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> کارشناسی ارشد/ دکترای دانشجویان اینجانب </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="000C3F17" w:rsidRPr="00DA4A74">
-[...8 lines deleted...]
-      <w:r w:rsidR="006311EC">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t>می‌باشد</w:t>
       </w:r>
-      <w:r w:rsidR="000C3F17" w:rsidRPr="00DA4A74">
+      <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000C3F17" w:rsidRPr="00DA4A74">
+      <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F087"/>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:bidi/>
+      <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
-      </w:pPr>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> کارشناسی ارشد/ دکترای دانشجویان اینجانب </w:t>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
-[...6 lines deleted...]
-      <w:r w:rsidR="006311EC">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ن</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t>می‌باشد</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F087"/>
       </w:r>
-      <w:r w:rsidRPr="00DA4A74">
-[...51 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="552007D9" w14:textId="0D595E96" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="000C3F17" w:rsidP="000C3F17">
+    <w:p w14:paraId="7912AD0F" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">- درصورتی که اثر مستخرج از </w:t>
       </w:r>
-      <w:r w:rsidR="00846BD0">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t>پایان‌نامه</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> است، اطلاعات زیر را بطور کامل ذکر نمایید:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48D9E3AD" w14:textId="536B6D24" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="000C3F17" w:rsidP="000C3F17">
+    <w:p w14:paraId="5C860338" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">عنوان </w:t>
       </w:r>
-      <w:r w:rsidR="00100418">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t>پایان‌نامه</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t>: ...................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A004780" w14:textId="4AAA9B10" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="000C3F17" w:rsidP="000C3F17">
+    <w:p w14:paraId="1C367568" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">مقطع تحصیلی: ........................................................   میزان مشابهت مطالب کتاب با </w:t>
       </w:r>
-      <w:r w:rsidR="00846BD0">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t>پایان‌نامه</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> به درصد: ..........................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21E81BBE" w14:textId="6C7ACDB1" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="00505F74" w:rsidP="00435937">
+    <w:p w14:paraId="7042C622" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">- </w:t>
-[...28 lines deleted...]
-      <w:r w:rsidR="00846BD0">
+        <w:t xml:space="preserve">- نام و نام خانوادگي، ميزان مشارکت و امضای افرادي كه در تهیه اين اثر با اينجانب مشاركت </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t>داشته‌اند</w:t>
       </w:r>
-      <w:r w:rsidR="000C3F17" w:rsidRPr="00DA4A74">
+      <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> به شرح زيراست:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1384"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="679"/>
+        <w:gridCol w:w="1297"/>
+        <w:gridCol w:w="1992"/>
+        <w:gridCol w:w="1342"/>
+        <w:gridCol w:w="1333"/>
+        <w:gridCol w:w="2381"/>
+        <w:gridCol w:w="671"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA4A74" w:rsidRPr="00DA4A74" w14:paraId="08E6A38D" w14:textId="77777777" w:rsidTr="007C1CFB">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="06DD3EF6" w14:textId="77777777" w:rsidTr="00B11711">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1384" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="607CFA99" w14:textId="77777777" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="000C3F17" w:rsidP="005A59CC">
-[...2 lines deleted...]
-              <w:spacing w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="4CB7FEC3" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>امضا</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35A6B0BA" w14:textId="77777777" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="000C3F17" w:rsidP="005A59CC">
-[...2 lines deleted...]
-              <w:spacing w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="49B554C8" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>ميزان مشاركت درتاليف (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56D68DAF" w14:textId="77777777" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="000C3F17" w:rsidP="005A59CC">
-[...2 lines deleted...]
-              <w:spacing w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="4C82639B" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>محل خدمت</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="000662AC" w14:textId="77777777" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="000C3F17" w:rsidP="005A59CC">
-[...2 lines deleted...]
-              <w:spacing w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="4134212D" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>مرتبه علمي</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="100409C6" w14:textId="77777777" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="000C3F17" w:rsidP="005A59CC">
-[...2 lines deleted...]
-              <w:spacing w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="07E99C75" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>نام و نام خانوادگي</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05F7A7A2" w14:textId="77777777" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="000C3F17" w:rsidP="005A59CC">
-[...2 lines deleted...]
-              <w:spacing w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="2823F791" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>رديف</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA4A74" w:rsidRPr="00DA4A74" w14:paraId="28594A53" w14:textId="77777777" w:rsidTr="007C1CFB">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="4F19273A" w14:textId="77777777" w:rsidTr="00B11711">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1384" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="131D1443" w14:textId="77777777" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="000C3F17" w:rsidP="005A59CC">
-[...2 lines deleted...]
-              <w:spacing w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="70C50934" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D9F0CEC" w14:textId="77777777" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="000C3F17" w:rsidP="005A59CC">
-[...2 lines deleted...]
-              <w:spacing w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="51FF05AD" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39BFA56D" w14:textId="77777777" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="000C3F17" w:rsidP="005A59CC">
-[...2 lines deleted...]
-              <w:spacing w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="3F89AC5E" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="083A193F" w14:textId="77777777" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="000C3F17" w:rsidP="005A59CC">
-[...2 lines deleted...]
-              <w:spacing w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="1FA668EB" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37E746C7" w14:textId="77777777" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="000C3F17" w:rsidP="005A59CC">
-[...2 lines deleted...]
-              <w:spacing w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="4E13BFE2" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E92FF4F" w14:textId="77777777" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="000C3F17" w:rsidP="005A59CC">
-[...2 lines deleted...]
-              <w:spacing w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="66B52A00" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA4A74" w:rsidRPr="00DA4A74" w14:paraId="27C05636" w14:textId="77777777" w:rsidTr="007C1CFB">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="70ABE53E" w14:textId="77777777" w:rsidTr="00B11711">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1384" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="048516B7" w14:textId="77777777" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="000C3F17" w:rsidP="005A59CC">
-[...2 lines deleted...]
-              <w:spacing w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="1302C51F" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00C525AE" w14:textId="77777777" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="000C3F17" w:rsidP="005A59CC">
-[...2 lines deleted...]
-              <w:spacing w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="6C510310" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2643245B" w14:textId="77777777" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="000C3F17" w:rsidP="005A59CC">
-[...2 lines deleted...]
-              <w:spacing w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="7AEF5D9E" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78D68DF9" w14:textId="77777777" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="000C3F17" w:rsidP="005A59CC">
-[...2 lines deleted...]
-              <w:spacing w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="4BE76A50" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A1189C5" w14:textId="77777777" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="000C3F17" w:rsidP="005A59CC">
-[...2 lines deleted...]
-              <w:spacing w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="07E658E8" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DDF39FB" w14:textId="77777777" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="000C3F17" w:rsidP="005A59CC">
-[...2 lines deleted...]
-              <w:spacing w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="2AED6797" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA4A74" w:rsidRPr="00DA4A74" w14:paraId="6CEC6FEA" w14:textId="77777777" w:rsidTr="007C1CFB">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="316CEFC4" w14:textId="77777777" w:rsidTr="00B11711">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1384" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18B80B32" w14:textId="77777777" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="000C3F17" w:rsidP="005A59CC">
-[...2 lines deleted...]
-              <w:spacing w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="0D86701E" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67922BC4" w14:textId="77777777" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="000C3F17" w:rsidP="005A59CC">
-[...2 lines deleted...]
-              <w:spacing w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="7987D449" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DA5FDA7" w14:textId="77777777" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="000C3F17" w:rsidP="005A59CC">
-[...2 lines deleted...]
-              <w:spacing w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="6AE7E6DC" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1400EEC0" w14:textId="77777777" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="000C3F17" w:rsidP="005A59CC">
-[...2 lines deleted...]
-              <w:spacing w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="5D9066F4" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02D3F1A1" w14:textId="77777777" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="000C3F17" w:rsidP="005A59CC">
-[...2 lines deleted...]
-              <w:spacing w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="07CA812D" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17E9519B" w14:textId="77777777" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="000C3F17" w:rsidP="005A59CC">
-[...2 lines deleted...]
-              <w:spacing w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="7ECA495A" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA4A74" w:rsidRPr="00DA4A74" w14:paraId="1534408B" w14:textId="77777777" w:rsidTr="007C1CFB">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="5ABA9809" w14:textId="77777777" w:rsidTr="00B11711">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1384" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="458E5539" w14:textId="77777777" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="000C3F17" w:rsidP="005A59CC">
-[...2 lines deleted...]
-              <w:spacing w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="3B370599" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0068573C" w14:textId="77777777" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="000C3F17" w:rsidP="005A59CC">
-[...2 lines deleted...]
-              <w:spacing w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="48DE9ECA" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DE73F03" w14:textId="77777777" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="000C3F17" w:rsidP="005A59CC">
-[...2 lines deleted...]
-              <w:spacing w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="1F7E8DEA" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B6921FE" w14:textId="77777777" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="000C3F17" w:rsidP="005A59CC">
-[...2 lines deleted...]
-              <w:spacing w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="55171E60" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B49F593" w14:textId="77777777" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="000C3F17" w:rsidP="005A59CC">
-[...2 lines deleted...]
-              <w:spacing w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="72F536F1" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F5EDC40" w14:textId="77777777" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="000C3F17" w:rsidP="005A59CC">
-[...2 lines deleted...]
-              <w:spacing w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="4449B53C" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA4A74" w:rsidRPr="00DA4A74" w14:paraId="47739D89" w14:textId="77777777" w:rsidTr="007C1CFB">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="745B9864" w14:textId="77777777" w:rsidTr="00B11711">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1384" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="109CDE4E" w14:textId="77777777" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="000C3F17" w:rsidP="005A59CC">
-[...2 lines deleted...]
-              <w:spacing w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="436777EC" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D090696" w14:textId="77777777" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="000C3F17" w:rsidP="005A59CC">
-[...2 lines deleted...]
-              <w:spacing w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="73706CBA" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E4EA7CC" w14:textId="77777777" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="000C3F17" w:rsidP="005A59CC">
-[...2 lines deleted...]
-              <w:spacing w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="3B080D2A" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A8807F6" w14:textId="77777777" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="000C3F17" w:rsidP="005A59CC">
-[...2 lines deleted...]
-              <w:spacing w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="3EEDC5D2" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FA653D0" w14:textId="77777777" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="000C3F17" w:rsidP="005A59CC">
-[...2 lines deleted...]
-              <w:spacing w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="42CAE0A8" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AEA3EAF" w14:textId="77777777" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="000C3F17" w:rsidP="005A59CC">
-[...2 lines deleted...]
-              <w:spacing w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="7C195EED" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="01120317" w14:textId="77777777" w:rsidR="000C3F17" w:rsidRPr="00DA4A74" w:rsidRDefault="000C3F17" w:rsidP="00505F74">
+    <w:p w14:paraId="78F21C8D" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>نام و نام خانوادگی نگارنده/نماینده نگارندگان: ....................................................................</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:tab/>
-        <w:t>تاریخ و امضا:</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> ..............................................</w:t>
+        <w:t>تاریخ و امضا: ..............................................</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B0D45D3" w14:textId="56C9A6AF" w:rsidR="001A43AD" w:rsidRPr="00DA4A74" w:rsidRDefault="000116F5" w:rsidP="00B2553B">
+    <w:p w14:paraId="7B3E4089" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA4A74">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="00B2553B" w:rsidRPr="00DA4A74">
+        <w:t xml:space="preserve">ادامه </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>7</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DA4A74">
+        <w:t>پیوست 7: پرسشنامه ارزیابی اولیه آثار</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001A43AD" w:rsidRPr="00DA4A74">
+        <w:t xml:space="preserve"> تصنیف، تألیف و گردآوری</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">پرسشنامه ارزیابی </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EF1924" w:rsidRPr="00DA4A74">
+        <w:t xml:space="preserve"> اعضای </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">اولیه </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001A43AD" w:rsidRPr="00DA4A74">
+        <w:t>هیئت‌علمی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">آثار اعضای </w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> در گروه</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373C7989" w14:textId="77777777" w:rsidR="001A43AD" w:rsidRPr="00DA4A74" w:rsidRDefault="001A43AD" w:rsidP="00B34E42">
+    <w:p w14:paraId="1E3EB697" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
+        <w:ind w:left="451"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">توجه: این فرم باید در جلسه گروه آموزشی و </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>بدون حضور پدیدآورنده اثر</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>، بررسی و تکمیل شود. مدیر گروه موظف است یک نسخه از اثر را به انضمام فرم</w:t>
-[...49 lines deleted...]
-        <w:t>معرفی داوران متخصص تکمیل نموده و برای بررسی در شورای دانشکده به دانشکده ارسال نماید.</w:t>
+        <w:t>، بررسی و تکمیل شود. مدیر گروه موظف است یک نسخه از اثر را به انضمام فرم حاضر، فرم اولویت پذیرش نشر و فرم معرفی داوران متخصص تکمیل نموده و برای بررسی در شورای دانشکده به دانشکده ارسال نماید.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="260F3F7F" w14:textId="77777777" w:rsidR="00310CA9" w:rsidRPr="00DA4A74" w:rsidRDefault="00310CA9" w:rsidP="00310CA9">
-[...13 lines deleted...]
-    <w:p w14:paraId="3203A848" w14:textId="77777777" w:rsidR="00310CA9" w:rsidRPr="00DA4A74" w:rsidRDefault="00310CA9" w:rsidP="00074402">
+    <w:p w14:paraId="66EF8B35" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>گروه تخصصی: .......................................................</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00074402" w:rsidRPr="00DA4A74">
+        <w:t>گروه تخصصی: .................................................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>..........</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C42887" w:rsidRPr="00DA4A74">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>دانشکده: ......................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EBC4D9E" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="002C5A6E" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="451"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00DA4A74">
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C5A6E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:tab/>
-[...40 lines deleted...]
-        <w:t>...................</w:t>
+        <w:t>عنوان کتاب: ............................................................................................................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="515B8E06" w14:textId="77777777" w:rsidR="00310CA9" w:rsidRPr="00DA4A74" w:rsidRDefault="00310CA9" w:rsidP="00074402">
+    <w:p w14:paraId="68FA664F" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>عنوان کتاب: ..................................................................................................................................................................................................................</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00074402" w:rsidRPr="00DA4A74">
+        <w:t xml:space="preserve">گروه چه عنوانی را برای این کتاب مناسب </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>..........................................</w:t>
+        <w:t>می‌داند</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>؟</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40645B0A" w14:textId="0575E372" w:rsidR="00310CA9" w:rsidRPr="00DA4A74" w:rsidRDefault="00310CA9" w:rsidP="00074402">
+    <w:p w14:paraId="6933E294" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00E728D4" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E728D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>تصنیف (  )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E728D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E728D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>تألیف (  )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E728D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E728D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E728D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>تدوین و گردآوری (  )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E728D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E728D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E728D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ترجمه (  )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E728D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E728D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E728D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تصحیح انتقادی (  )  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E728D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E728D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E728D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    سایر (  )</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0688279A" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">گروه چه عنوانی را برای این کتاب مناسب </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001F7A1F">
+        <w:t xml:space="preserve">آیا اثر مطرح شده جزء </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>می‌داند</w:t>
+        <w:t>کتاب‌های</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>؟</w:t>
+        <w:t xml:space="preserve"> درسی است؟ یعنی با این عنوان در سرفصل دروس مصوب آمده است؟      بلی (  )                         خیر (  )</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="650566D2" w14:textId="398C4148" w:rsidR="00C42887" w:rsidRPr="00DA4A74" w:rsidRDefault="00C42887" w:rsidP="00074402">
+    <w:p w14:paraId="3063FEA3" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در صورتی که اثر مطرح شده جزء </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>کتاب‌های</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> درسی است، چند درصد مطالب اثر حاضر با سرفصل درسی مصوب شورای عالی </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>برنامه‌ریزی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> درسی مطابقت دارد؟  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>کمتر از 40 درصد  (  )                             بین 40 تا 60 درصد (  )                                           بین 60 تا 100 درصد (  )</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="072C75D4" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>اگر اثر غیر درسی است، آیا به رشته</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>‌</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">های درسی موجود در دانشگاه ولایت مرتبط است؟ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>بلی (  )                         خیر (  )</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FB10BD9" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ارتباط موضوع اثر با تخصص و سوابق علمی تحقیقاتی نویسنده چگونه است؟             </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="562068C2" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00A64A8D" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64A8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>کاملاً مرتبط است (  )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64A8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A64A8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A64A8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A64A8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> اصلاً مرتبط نیست (  )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64A8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A64A8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A64A8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A64A8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>به طور جانبی با تخصص ایشان  مرتبط است (  )</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="345FCE04" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>آیا با توجه به منابع موجود و مشابه، ضرورتی برای نگارش چنین اثری وجود داشته است؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A6F4CBD" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00A64A8D" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64A8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>بلی (  )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64A8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A64A8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A64A8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A64A8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  خیر (  )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64A8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A64A8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A64A8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A64A8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A64A8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      کتاب مشابهی وجود ندارد (  )</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ADFCDF7" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>آیا سر</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>فصل‌ها</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مشخص شده و فهرست مطالب کتاب مورد </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>تأیید</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> شورای گروه می</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>‌</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>باشند؟</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>بلی (  )                         خیر (  )</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76ED7EBA" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>موضوع کتاب از نظر محتوا چگونه است؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1023AB78" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00A64A8D" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64A8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>محتوا کاملاً تازگی دارد (  )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64A8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A64A8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A64A8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A64A8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            محتوا تکمیلی است (  )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64A8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A64A8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A64A8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              محتوای کتاب کاملاً تکراری است (  )</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4375E4D9" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در خصوص مطالب اثر فعلی، وضعیت </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>منابع مشابه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> موجود به کدام گزینه نزدیکتر است؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CD932E6" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00A64A8D" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64A8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>منابع فارسی مشابه وجود دارد (  )         منابع غیر فارسی مشابه وجود دارد (  )           هم منابع فارسی و هم منابع غیر فارسی مشابه وجود دارد (  )</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="538261C4" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00E728D4" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نام چند مورد از منابع مشابه سوال فوق را ذکر بفرمایید: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>...........................................................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BED8F98" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:bidi/>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">........................................................................................................................................................................................................................... </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73AA8991" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>طرح کلی و محتوایی کتاب با توجه به هدف از نگارش آن چگونه است؟         خوب (  )                          متوسط (  )                          نارسا (  )</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="706C6739" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیا کتاب بصورت کلی از نظر گروه مورد </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>تأیید</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> است؟         </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>بلی (  )          خیر (  )           نیاز به اصلاحات دارد و به نویسنده برگردانده شود (  )</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09C0F71D" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00A64A8D" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64A8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>سایر توضیحات (در صورت نیاز):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AD4BB52" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
-          <w:sz w:val="20"/>
-[...174 lines deleted...]
-        <w:t>سایر (  )</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>................................................................................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B467E7A" w14:textId="595D967E" w:rsidR="00C42887" w:rsidRPr="00DA4A74" w:rsidRDefault="00C42887" w:rsidP="00074402">
-[...382 lines deleted...]
-    <w:p w14:paraId="5E9088D3" w14:textId="77777777" w:rsidR="004A4E05" w:rsidRPr="00DA4A74" w:rsidRDefault="004A4E05" w:rsidP="00074402">
+    <w:p w14:paraId="5E2323EF" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="003F1ED7" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
-          <w:sz w:val="20"/>
-[...94 lines deleted...]
-        <w:t>به طور جانبی با تخصص ایشان  مرتبط است (  )</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>................................................................................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1ED7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69DDDC71" w14:textId="77777777" w:rsidR="004A4E05" w:rsidRPr="00DA4A74" w:rsidRDefault="004A4E05" w:rsidP="00074402">
+    <w:p w14:paraId="05267E4A" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
-[...5 lines deleted...]
-        <w:t>آیا با توجه به منابع موجود و مشابه، ضرورتی برای نگارش چنین اثری وجود داشته است؟</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ادامه پیوست 7: پرسشنامه ارزیابی اولیه آثار </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>تصنیف، تألیف و گردآوری</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> اعضای </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>هیئت‌علمی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> در گروه</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F5EDA6D" w14:textId="77777777" w:rsidR="004A4E05" w:rsidRPr="00DA4A74" w:rsidRDefault="004A4E05" w:rsidP="00074402">
+    <w:p w14:paraId="30C79707" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA4A74">
-[...118 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="74EE7FB4" w14:textId="09431BDB" w:rsidR="004A4E05" w:rsidRPr="00DA4A74" w:rsidRDefault="004A4E05" w:rsidP="00074402">
+    <w:p w14:paraId="73F9BF95" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00AF0008" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-        </w:numPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA4A74">
+      <w:r w:rsidRPr="00AF0008">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-      <w:r w:rsidR="002B5C22">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>مدیر گروه محترم،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF0008">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>فصل‌ها</w:t>
-[...89 lines deleted...]
-        <w:t>بلی (  )                         خیر (  )</w:t>
+        <w:t xml:space="preserve"> لطفاً پس از کسب اطلاع از نظر اعضای گروه، میزان مطابقت اثر با شیوه‌نامه چاپ و نشر دانشگاه را طبق جدول زیر جهت طرح در شورای چاپ و نشر اعلام فرمایید.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CA6232F" w14:textId="77777777" w:rsidR="004A4E05" w:rsidRPr="00DA4A74" w:rsidRDefault="004A4E05" w:rsidP="00074402">
-[...27 lines deleted...]
-    <w:p w14:paraId="0CA0B997" w14:textId="77777777" w:rsidR="004A4E05" w:rsidRPr="00DA4A74" w:rsidRDefault="004A40D4" w:rsidP="00074402">
+    <w:p w14:paraId="4F37A160" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA4A74">
-[...128 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0CFC7E8C" w14:textId="77777777" w:rsidR="004A4E05" w:rsidRPr="00DA4A74" w:rsidRDefault="004A40D4" w:rsidP="00074402">
+    <w:p w14:paraId="2436CF98" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:bidi/>
-        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="60" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>عنوان اثر: ..............................................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65C6CD63" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:bidi/>
+        <w:spacing w:after="60" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>منابع مشابه</w:t>
-      </w:r>
+        <w:t>صاحب اثر: .............................................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C240A2" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:bidi/>
+        <w:spacing w:after="60" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> موجود به کدام گزینه نزدیکتر است؟</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>نوع اثر: ..................................................................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D8F662C" w14:textId="77777777" w:rsidR="004A40D4" w:rsidRPr="00DA4A74" w:rsidRDefault="004A40D4" w:rsidP="00074402">
+    <w:p w14:paraId="35364F62" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:bidi/>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
-          <w:sz w:val="20"/>
-[...795 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable1Light"/>
+        <w:tblStyle w:val="GridTable1Light1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="686"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="707"/>
+        <w:gridCol w:w="677"/>
+        <w:gridCol w:w="581"/>
+        <w:gridCol w:w="7059"/>
+        <w:gridCol w:w="699"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C01672" w:rsidRPr="00DA4A74" w14:paraId="397C0259" w14:textId="77777777" w:rsidTr="00F80B49">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="4B868655" w14:textId="77777777" w:rsidTr="00B11711">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="686" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="228BA275" w14:textId="77777777" w:rsidR="00F80B49" w:rsidRPr="00DA4A74" w:rsidRDefault="00F80B49" w:rsidP="00774DA8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F9035D8" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>امتیاز شما</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61E434C6" w14:textId="77777777" w:rsidR="001A1987" w:rsidRPr="00DA4A74" w:rsidRDefault="00E725CE" w:rsidP="00E725CE">
+          <w:p w14:paraId="5A6E981A" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>10</w:t>
-[...19 lines deleted...]
-              <w:t>0</w:t>
+              <w:t>10-0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="0AC97AB5" w14:textId="77777777" w:rsidR="001A1987" w:rsidRPr="00DA4A74" w:rsidRDefault="00F80B49" w:rsidP="00774DA8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FCE085E" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>وزن سوال</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7372" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="6E751F02" w14:textId="77777777" w:rsidR="001A1987" w:rsidRPr="00DA4A74" w:rsidRDefault="001A1987" w:rsidP="00774DA8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E23DFB4" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>پرسش</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1E3384D8" w14:textId="77777777" w:rsidR="001A1987" w:rsidRPr="00DA4A74" w:rsidRDefault="001A1987" w:rsidP="00774DA8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4149E943" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ردیف</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C01672" w:rsidRPr="00DA4A74" w14:paraId="12DAA29D" w14:textId="77777777" w:rsidTr="00F80B49">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="452F4671" w14:textId="77777777" w:rsidTr="00B11711">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="686" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="6572ECCB" w14:textId="77777777" w:rsidR="001A1987" w:rsidRPr="00DA4A74" w:rsidRDefault="001A1987" w:rsidP="00774DA8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02DC404D" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="04F30722" w14:textId="77777777" w:rsidR="001A1987" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF6997" w:rsidP="00774DA8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="569B8025" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7372" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:bidi/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="268FF1CC" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>آیا تخصص نویسنده با موضوع اثر متناسب است؟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1E11258F" w14:textId="77777777" w:rsidR="001A1987" w:rsidRPr="00DA4A74" w:rsidRDefault="001A1987" w:rsidP="00774DA8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B3BEE3B" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C01672" w:rsidRPr="00DA4A74" w14:paraId="1E9C03B5" w14:textId="77777777" w:rsidTr="00F80B49">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="2F3C4942" w14:textId="77777777" w:rsidTr="00B11711">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="686" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="689D1555" w14:textId="77777777" w:rsidR="001A1987" w:rsidRPr="00DA4A74" w:rsidRDefault="001A1987" w:rsidP="00774DA8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41AE4461" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="6D4855D6" w14:textId="77777777" w:rsidR="001A1987" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF6997" w:rsidP="00774DA8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55820338" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7372" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:bidi/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77C26E35" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>آیا عنوان پیشنهادی اثر با محتوای آن متناسب است؟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="49856C64" w14:textId="77777777" w:rsidR="001A1987" w:rsidRPr="00DA4A74" w:rsidRDefault="009564F5" w:rsidP="00774DA8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="790AD28C" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C01672" w:rsidRPr="00DA4A74" w14:paraId="0051E9E0" w14:textId="77777777" w:rsidTr="00F80B49">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="38BF1EF3" w14:textId="77777777" w:rsidTr="00B11711">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="686" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="62470640" w14:textId="77777777" w:rsidR="001A1987" w:rsidRPr="00DA4A74" w:rsidRDefault="001A1987" w:rsidP="00774DA8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36D34151" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="59C7BABC" w14:textId="77777777" w:rsidR="001A1987" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF6997" w:rsidP="00774DA8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="617DA02F" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7372" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:bidi/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B770A29" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">آیا اثر در زمره آثار دانشگاهی قابل نشر توسط انتشارات دانشگاه ولایت قرار </w:t>
             </w:r>
-            <w:r w:rsidR="00932B15">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>می‌گیرد</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>؟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="4CAC1296" w14:textId="77777777" w:rsidR="001A1987" w:rsidRPr="00DA4A74" w:rsidRDefault="00774DA8" w:rsidP="00774DA8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10CD8DA1" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C01672" w:rsidRPr="00DA4A74" w14:paraId="3D86E04C" w14:textId="77777777" w:rsidTr="00F80B49">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="1A811339" w14:textId="77777777" w:rsidTr="00B11711">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="686" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="6185E0A2" w14:textId="77777777" w:rsidR="001A1987" w:rsidRPr="00DA4A74" w:rsidRDefault="001A1987" w:rsidP="00774DA8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1713125E" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="680791C6" w14:textId="77777777" w:rsidR="001A1987" w:rsidRPr="00DA4A74" w:rsidRDefault="00B52EEF" w:rsidP="00774DA8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51B45B91" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7372" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:bidi/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F29A517" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">آیا </w:t>
             </w:r>
-            <w:r w:rsidR="00C75505">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>صفحه‌آرایی</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> و فرمت کتاب با </w:t>
             </w:r>
-            <w:r w:rsidR="00446D59">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>شیوه‌نامه</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="009A7375">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>آماده‌سازی</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> کتاب مطابقت دارد؟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="3FA87B16" w14:textId="77777777" w:rsidR="001A1987" w:rsidRPr="00DA4A74" w:rsidRDefault="00774DA8" w:rsidP="00774DA8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BAF2DE9" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C01672" w:rsidRPr="00DA4A74" w14:paraId="36EC3AAA" w14:textId="77777777" w:rsidTr="00F80B49">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="001982A0" w14:textId="77777777" w:rsidTr="00B11711">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="686" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="7A578D43" w14:textId="77777777" w:rsidR="009564F5" w:rsidRPr="00DA4A74" w:rsidRDefault="009564F5" w:rsidP="00774DA8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64CB216F" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="0BD33263" w14:textId="77777777" w:rsidR="009564F5" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF6997" w:rsidP="00774DA8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FCE9436" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7372" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:bidi/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1318C33F" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>آیا مشخصات کامل نویسنده یا نویسندگان، وابستگی سازمانی ایشان (در صورت وجود) ب</w:t>
             </w:r>
-            <w:r w:rsidR="00E94EB4">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ه</w:t>
             </w:r>
-            <w:r w:rsidR="00E94EB4">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>‌</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>درستی ذکر شده است؟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="0E503ACB" w14:textId="77777777" w:rsidR="009564F5" w:rsidRPr="00DA4A74" w:rsidRDefault="00774DA8" w:rsidP="00774DA8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38070361" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C01672" w:rsidRPr="00DA4A74" w14:paraId="3A4410BA" w14:textId="77777777" w:rsidTr="00F80B49">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="4A1026D8" w14:textId="77777777" w:rsidTr="00B11711">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="686" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1F935916" w14:textId="77777777" w:rsidR="009564F5" w:rsidRPr="00DA4A74" w:rsidRDefault="009564F5" w:rsidP="00774DA8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DB4D431" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="72CD65D9" w14:textId="77777777" w:rsidR="009564F5" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF6997" w:rsidP="00774DA8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D3D521D" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7372" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:bidi/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="448402D1" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>آیا فهرست مطالب، جداول و نمودار</w:t>
             </w:r>
-            <w:r w:rsidR="00E94EB4">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>‌</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ها</w:t>
             </w:r>
-            <w:r w:rsidR="00E94EB4">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ی</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> لازم به</w:t>
             </w:r>
-            <w:r w:rsidR="00E94EB4">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>‌</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">درستی و مطابق </w:t>
             </w:r>
-            <w:r w:rsidR="00446D59">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>شیوه‌نامه</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> مربوطه </w:t>
             </w:r>
-            <w:r w:rsidR="005C468B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ارائه</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> شده است؟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="5DC06DE0" w14:textId="77777777" w:rsidR="009564F5" w:rsidRPr="00DA4A74" w:rsidRDefault="00774DA8" w:rsidP="00774DA8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="176CF56D" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C01672" w:rsidRPr="00DA4A74" w14:paraId="5086C52B" w14:textId="77777777" w:rsidTr="00F80B49">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="7AE998BD" w14:textId="77777777" w:rsidTr="00B11711">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="686" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="60428E0E" w14:textId="77777777" w:rsidR="009564F5" w:rsidRPr="00DA4A74" w:rsidRDefault="009564F5" w:rsidP="00774DA8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68AF1AE9" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="74508ACC" w14:textId="77777777" w:rsidR="009564F5" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF6997" w:rsidP="00774DA8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20A852CF" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7372" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:bidi/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="747D93D5" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>آیا فصل</w:t>
             </w:r>
-            <w:r w:rsidR="00FC4E5C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>‌</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>بندی اثر ب</w:t>
             </w:r>
-            <w:r w:rsidR="00FC4E5C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ه‌</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>درستی انجام گرفته است؟ پیوستگی مطالب رعایت شده است؟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="2CDA5F4D" w14:textId="77777777" w:rsidR="009564F5" w:rsidRPr="00DA4A74" w:rsidRDefault="00774DA8" w:rsidP="00774DA8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="109D3AE8" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C01672" w:rsidRPr="00DA4A74" w14:paraId="31C50A94" w14:textId="77777777" w:rsidTr="00F80B49">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="115D2510" w14:textId="77777777" w:rsidTr="00B11711">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="686" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="5D46E54D" w14:textId="77777777" w:rsidR="009564F5" w:rsidRPr="00DA4A74" w:rsidRDefault="009564F5" w:rsidP="00774DA8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E958F48" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="03D79D48" w14:textId="77777777" w:rsidR="009564F5" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF6997" w:rsidP="00774DA8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA6AA79" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7372" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:bidi/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66E6E4C2" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>آیا فهرست منابع پایانی کتاب ب</w:t>
             </w:r>
-            <w:r w:rsidR="00FC4E5C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ه‌</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>درستی تنظیم شده است؟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="473AB1D5" w14:textId="77777777" w:rsidR="009564F5" w:rsidRPr="00DA4A74" w:rsidRDefault="00774DA8" w:rsidP="00774DA8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42E2C99B" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C01672" w:rsidRPr="00DA4A74" w14:paraId="3AEF6474" w14:textId="77777777" w:rsidTr="00F80B49">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="045BB376" w14:textId="77777777" w:rsidTr="00B11711">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="686" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="6F33A435" w14:textId="77777777" w:rsidR="009564F5" w:rsidRPr="00DA4A74" w:rsidRDefault="009564F5" w:rsidP="00774DA8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D63A3EA" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="2B2F7A4B" w14:textId="77777777" w:rsidR="009564F5" w:rsidRPr="00DA4A74" w:rsidRDefault="00B52EEF" w:rsidP="00774DA8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32941E54" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7372" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:bidi/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="775C3994" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t xml:space="preserve">آیا </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009564F5" w:rsidRPr="00DA4A74">
+              <w:t>آیا ارجاع به منابع مورد استفاده (در صورت لزوم) ب</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>ارجاع به منابع مورد استفاده (در صورت لزوم) ب</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FC4E5C">
+              <w:t>ه‌</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>ه‌</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009564F5" w:rsidRPr="00DA4A74">
+              <w:t>درستی انجام شده است؟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2819E465" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>درستی انجام شده است؟</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="0000D4C6" w14:textId="77777777" w:rsidR="009564F5" w:rsidRPr="00DA4A74" w:rsidRDefault="00774DA8" w:rsidP="00774DA8">
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="5CF27B36" w14:textId="77777777" w:rsidTr="00B11711">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D007542" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="585" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="259F3214" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>9</w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="0CED9CA6" w14:textId="77777777" w:rsidR="009564F5" w:rsidRPr="00DA4A74" w:rsidRDefault="009564F5" w:rsidP="00774DA8">
+              <w:t>5/0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7372" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6750FF95" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-          <w:p w14:paraId="129F39CA" w14:textId="77777777" w:rsidR="009564F5" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF6997" w:rsidP="00774DA8">
+            <w:r w:rsidRPr="00DA4A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>در صورت لزوم آیا واژگان غیر فارسی در پانویس یا پی</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>‌</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA4A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>نوشت اثر ب</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>ه</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>‌</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA4A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">درستی </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>ارائه</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA4A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> شده است؟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2969DA8F" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>5/0</w:t>
-[...10 lines deleted...]
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="6C2A043C" w14:textId="77777777" w:rsidTr="00B11711">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D6DA999" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="585" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53102A66" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>در صورت لزوم آیا واژگان غیر فارسی در پانویس یا پی</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FC4E5C">
+              <w:t>5/0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7372" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E376066" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA4A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>چنانچه اثر دارای پیوست باشد، آیا پیوست به</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>‌</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>نوشت اثر ب</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FC4E5C">
+              <w:t xml:space="preserve">درستی تنظیم و </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>ه</w:t>
-[...9 lines deleted...]
-              <w:t>‌</w:t>
+              <w:t>ارائه</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t xml:space="preserve">درستی </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="005C468B">
+              <w:t xml:space="preserve"> شده است؟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D79FEA0" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>ارائه</w:t>
-[...17 lines deleted...]
-          <w:p w14:paraId="0F2B31A8" w14:textId="77777777" w:rsidR="009564F5" w:rsidRPr="00DA4A74" w:rsidRDefault="00774DA8" w:rsidP="00774DA8">
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="3F51E957" w14:textId="77777777" w:rsidTr="00B11711">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22F14FE9" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
-                <w:sz w:val="20"/>
-[...172 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>...... از 100 امتیاز</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7372" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:bidi/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E935684" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>مجموع امتیازات</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="782A4B06" w14:textId="77777777" w:rsidR="00AF6997" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF6997" w:rsidP="00774DA8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="156ADAA0" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="037BD969" w14:textId="77777777" w:rsidR="00AF6997" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF6997" w:rsidP="00AF6997">
+    <w:p w14:paraId="447197CE" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="415035B6" w14:textId="6668B37E" w:rsidR="003C69E3" w:rsidRPr="00DA4A74" w:rsidRDefault="004D58BA" w:rsidP="004D58BA">
+    <w:p w14:paraId="54D99493" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>حداقل امتیاز لازم از مجموع امتیازات</w:t>
-[...13 lines deleted...]
-      <w:r w:rsidR="00864041" w:rsidRPr="00DA4A74">
+        <w:t xml:space="preserve">حداقل امتیاز لازم از مجموع امتیازات وزن سوال </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>×</w:t>
       </w:r>
-      <w:r w:rsidR="00864041" w:rsidRPr="00DA4A74">
-[...23 lines deleted...]
-      <w:r w:rsidR="006311EC">
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> امتیازشما، 60 </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>می‌باشد</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D29532B" w14:textId="77777777" w:rsidR="003C69E3" w:rsidRPr="00DA4A74" w:rsidRDefault="003C69E3" w:rsidP="003C69E3">
+    <w:p w14:paraId="3A25A3F8" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75688078" w14:textId="77777777" w:rsidR="003C69E3" w:rsidRPr="00DA4A74" w:rsidRDefault="003C69E3" w:rsidP="003C69E3">
+    <w:p w14:paraId="51102F65" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>نام و نام خانوادگی مدیر گروه: ..............................................................                                              مهر و امضا: .................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52AB0B98" w14:textId="77777777" w:rsidR="0009071C" w:rsidRDefault="0009071C" w:rsidP="00B2553B">
+    <w:p w14:paraId="74F70869" w14:textId="77777777" w:rsidR="00C20006" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A6894FA" w14:textId="77777777" w:rsidR="0009071C" w:rsidRDefault="0009071C" w:rsidP="0009071C">
+    <w:p w14:paraId="649DDB1D" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...14 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251699200" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F3CCE25" wp14:editId="59535E16">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F849DA0" wp14:editId="4DA004FA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>-69850</wp:posOffset>
+                  <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>309880</wp:posOffset>
+                  <wp:posOffset>14605</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="971550" cy="495300"/>
+                <wp:extent cx="1171575" cy="495300"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Text Box 9"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="971550" cy="495300"/>
+                          <a:ext cx="1171575" cy="495300"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="423CE5A8" w14:textId="77777777" w:rsidR="002100B1" w:rsidRPr="00152047" w:rsidRDefault="002100B1" w:rsidP="00AF2D51">
+                          <w:p w14:paraId="4D050321" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00152047" w:rsidRDefault="00C20006" w:rsidP="00C20006">
                             <w:pPr>
                               <w:bidi/>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-                              <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00152047">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
-                              <w:t>تاریخ: ................</w:t>
+                              <w:t>تاریخ: .......</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:rtl/>
+                                <w:lang w:bidi="fa-IR"/>
+                              </w:rPr>
+                              <w:t>.............</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00152047">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:rtl/>
+                                <w:lang w:bidi="fa-IR"/>
+                              </w:rPr>
+                              <w:t>.........</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="354338FF" w14:textId="77777777" w:rsidR="002100B1" w:rsidRPr="00AF2D51" w:rsidRDefault="002100B1" w:rsidP="00AF2D51">
+                          <w:p w14:paraId="5455E90C" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00AF2D51" w:rsidRDefault="00C20006" w:rsidP="00C20006">
                             <w:pPr>
                               <w:bidi/>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-                              <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
-                              <w:t>شماره: ...............</w:t>
+                              <w:t>شماره: ............................</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5F3CCE25" id="Text Box 9" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-5.5pt;margin-top:24.4pt;width:76.5pt;height:39pt;z-index:251699200;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCB4LAPfwIAAGgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0gLLawVKepATJMQ&#10;oMHEs+vYNJrt8+xrk+6v39lJSsf2wrSX5Hz3+Xz33Y/zi9YatlUh1uBKPj4acaachKp2zyX/9nj9&#10;4SNnEYWrhAGnSr5TkV8s3r87b/xcHcMaTKUCIycuzhtf8jWinxdFlGtlRTwCrxwZNQQrkI7huaiC&#10;aMi7NcXxaHRaNBAqH0CqGEl71Rn5IvvXWkm80zoqZKbkFBvmb8jfVfoWi3Mxfw7Cr2vZhyH+IQor&#10;akeP7l1dCRRsE+o/XNlaBoig8UiCLUDrWqqcA2UzHr3K5mEtvMq5EDnR72mK/8+tvN3eB1ZXJZ9x&#10;5oSlEj2qFtknaNkssdP4OCfQgycYtqSmKg/6SMqUdKuDTX9Kh5GdeN7tuU3OJClnZ+PplCySTJPZ&#10;9GSUuS9eLvsQ8bMCy5JQ8kCly4yK7U1ECoSgAyS95eC6NiaXzzjWlPz0hNz/ZqEbxiWNyo3Qu0kJ&#10;dYFnCXdGJYxxX5UmInL8SZFbUF2awLaCmkdIqRzm1LNfQieUpiDecrHHv0T1lstdHsPL4HB/2dYO&#10;Qs7+VdjV9yFk3eGJyIO8k4jtqs0dcDLUdQXVjsodoBuX6OV1TUW5ERHvRaD5oDrSzOMdfbQBIh96&#10;ibM1hJ9/0yc8tS1ZOWto3koef2xEUJyZL44aejaeTNKA5sNkenZMh3BoWR1a3MZeAlVlTNvFyywm&#10;PJpB1AHsE62GZXqVTMJJervkOIiX2G0BWi1SLZcZRCPpBd64By+T61Sk1HKP7ZMIvu9LpIa+hWEy&#10;xfxVe3bYdNPBcoOg69y7ieeO1Z5/Gufc0v3qSfvi8JxRLwty8QsAAP//AwBQSwMEFAAGAAgAAAAh&#10;AAfJTsThAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwkAQhe8F/8MyQm+6SbAS0mxEAlIo&#10;7UHrpbdJdk1Cs7NpdtW0v77jqd5m5j3efC/fTLYXFzP6zpGCeBmBMFQ73VGj4PixW6QgfEDS2Dsy&#10;Cn6Mh00xe8gx0+5Ke3M5hEZwCPkMFbQhDJmUvm6NRb90gyHWTm60GHgdG6lHvHK47WUSRWtpsSP+&#10;0OJgytbUX4ezVfBa7t5xXyU2/e3Ll7fTdvg+fj4p9Tifts8ggpnCvxlu+IwOBTNV7kzai17BIo65&#10;S1CwSrnCzbBK+FDxkKxTkEUu7ysUfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCB4LAP&#10;fwIAAGgFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAH&#10;yU7E4QAAAAoBAAAPAAAAAAAAAAAAAAAAANkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="6F849DA0" id="Text Box 9" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:1.15pt;width:92.25pt;height:39pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBzfWrybQIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kSbsGdYosRYcB&#10;RVssHXpWZCkxJouaxMTOfn0p2U6CbpcOu9iU+Pj1SOr6pqkM2ykfSrA5H54NOFNWQlHadc5/PN99&#10;+sxZQGELYcCqnO9V4Dezjx+uazdVI9iAKZRn5MSGae1yvkF00ywLcqMqEc7AKUtKDb4SSEe/zgov&#10;avJemWw0GFxkNfjCeZAqBLq9bZV8lvxrrSQ+ah0UMpNzyg3T16fvKn6z2bWYrr1wm1J2aYh/yKIS&#10;paWgB1e3AgXb+vIPV1UpPQTQeCahykDrUqpUA1UzHLypZrkRTqVaiJzgDjSF/+dWPuyW7skzbL5A&#10;Qw2MhNQuTANdxnoa7av4p0wZ6YnC/YE21SCT0Wh4OZxcTjiTpBtfTc4HidfsaO18wK8KKhaFnHtq&#10;S2JL7O4DUkSC9pAYzMJdaUxqjbGszvnF+WSQDA4asjA2YlVqcufmmHmScG9UxBj7XWlWFqmAeJHG&#10;Sy2MZztBgyGkVBZT7ckvoSNKUxLvMezwx6zeY9zW0UcGiwfjqrTgU/Vv0i5+9inrFk9EntQdRWxW&#10;DRWe81Hf2BUUe+q3h3YVgpN3JTXlXgR8Ep5mn1pM+4yP9NEGiHzoJM424H//7T7iaSRJy1lNu5Tz&#10;8GsrvOLMfLM0rFfD8TguXzqMJ5cjOvhTzepUY7fVAqgrQ3o5nExixKPpRe2heqG1n8eopBJWUuyc&#10;Yy8usN1wejakms8TiNbNCby3Syej69ikOHLPzYvwrptLpIl+gH7rxPTNeLbYaGlhvkXQZZrdyHPL&#10;asc/rWoa6e5ZiW/B6Tmhjo/f7BUAAP//AwBQSwMEFAAGAAgAAAAhAJGOn7LdAAAABQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FLw0AUhO+C/2F5gje7MbUSYl5KCRRB9NDai7dN9jUJ7r6N2W0b++u7&#10;PelxmGHmm2I5WSOONPreMcLjLAFB3Djdc4uw+1w/ZCB8UKyVcUwIv+RhWd7eFCrX7sQbOm5DK2IJ&#10;+1whdCEMuZS+6cgqP3MDcfT2brQqRDm2Uo/qFMutkWmSPEureo4LnRqo6qj53h4swlu1/lCbOrXZ&#10;2VSv7/vV8LP7WiDe302rFxCBpvAXhit+RIcyMtXuwNoLgxCPBIR0DuJqZk8LEDVClsxBloX8T19e&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHN9avJtAgAARAUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJGOn7LdAAAABQEAAA8AAAAAAAAAAAAA&#10;AAAAxwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="423CE5A8" w14:textId="77777777" w:rsidR="002100B1" w:rsidRPr="00152047" w:rsidRDefault="002100B1" w:rsidP="00AF2D51">
+                    <w:p w14:paraId="4D050321" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00152047" w:rsidRDefault="00C20006" w:rsidP="00C20006">
                       <w:pPr>
                         <w:bidi/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-                        <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00152047">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
-                        <w:t>تاریخ: ................</w:t>
+                        <w:t>تاریخ: .......</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:rtl/>
+                          <w:lang w:bidi="fa-IR"/>
+                        </w:rPr>
+                        <w:t>.............</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00152047">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:rtl/>
+                          <w:lang w:bidi="fa-IR"/>
+                        </w:rPr>
+                        <w:t>.........</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="354338FF" w14:textId="77777777" w:rsidR="002100B1" w:rsidRPr="00AF2D51" w:rsidRDefault="002100B1" w:rsidP="00AF2D51">
+                    <w:p w14:paraId="5455E90C" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00AF2D51" w:rsidRDefault="00C20006" w:rsidP="00C20006">
                       <w:pPr>
                         <w:bidi/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-                        <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
-                        <w:t>شماره: ...............</w:t>
+                        <w:t>شماره: ............................</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00644975" w:rsidRPr="00DA4A74">
+      <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">پیوست </w:t>
-[...119 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>پیوست 8: فرم پیشنهاد داوران کتاب (خارج از دانشگاه)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02A71DB2" w14:textId="77777777" w:rsidR="000116F5" w:rsidRPr="00DA4A74" w:rsidRDefault="000116F5" w:rsidP="000116F5">
+    <w:p w14:paraId="16EBE5DE" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA4A74">
-[...7 lines deleted...]
-        <w:t>معاون محترم آموزشی و پژوهشی دانشگاه</w:t>
+      <w:r w:rsidRPr="003D682F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">رئیس </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">محترم شورای چاپ و نشر </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>دانشگاه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="602AF6ED" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="00644975">
+    <w:p w14:paraId="72DE3290" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>سلام علیکم</w:t>
-[...9 lines deleted...]
-        <w:t>،</w:t>
+        <w:t>سلام علیکم،</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B4FC3F4" w14:textId="4325B3D4" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="00AD2B17">
+    <w:p w14:paraId="5146B200" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>احتراما</w:t>
-[...281 lines deleted...]
-      <w:r w:rsidR="00A225F2">
+        <w:t>احتراماً، بدینوسیله داوران پیشنهادی برای کتاب آقای/خانم ........................................................... عضو هئیت علمی گروه ..................................................... با عنوان ............................................................................................................................................................................................................................... جهت استحضار و بهره</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>‌</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>برداری تقدیم حضور می</w:t>
       </w:r>
-      <w:r w:rsidR="00A225F2">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>‌</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>گردد.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E1D6106" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="000116F5" w:rsidP="000116F5">
+    <w:p w14:paraId="2027953A" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
-        <w:jc w:val="center"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                                                                                                    </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00644975" w:rsidRPr="00DA4A74">
+        <w:t xml:space="preserve">                                                                                             </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Mitra"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Mitra"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Mitra"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Mitra"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>و</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+        <w:t>و من ا... توفیق</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="299482C7" w14:textId="77777777" w:rsidR="00C20006" w:rsidRDefault="00C20006" w:rsidP="00C20006">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="5040" w:firstLine="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00644975" w:rsidRPr="00DA4A74">
+      </w:pPr>
+      <w:r w:rsidRPr="00E92195">
         <w:rPr>
           <w:rFonts w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>من ا...</w:t>
+        <w:t xml:space="preserve">نام و نام خانوادگی </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00644975" w:rsidRPr="00DA4A74">
+        <w:t>رئیس</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>توفیق</w:t>
+        <w:t>/معاون</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> دانشکده</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>........................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="782006E8" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="000116F5">
+    <w:p w14:paraId="4169C251" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
-        <w:jc w:val="right"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="5760"/>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA4A74">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>دکتر  ...................................</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000116F5" w:rsidRPr="00DA4A74">
+        <w:t xml:space="preserve">                           مهر و امضاء</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>.............</w:t>
-[...59 lines deleted...]
-        <w:t>.................</w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00CB6051" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="000116F5">
+    <w:p w14:paraId="115075D8" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>مشخصات داور پیشنهادی اول</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1458"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2113"/>
+        <w:gridCol w:w="1387"/>
+        <w:gridCol w:w="2053"/>
+        <w:gridCol w:w="3584"/>
+        <w:gridCol w:w="1992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C01672" w:rsidRPr="00DA4A74" w14:paraId="008DFC51" w14:textId="77777777" w:rsidTr="0072342C">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="7114379A" w14:textId="77777777" w:rsidTr="00B11711">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="459"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="153AB94D" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="0072342C">
+          <w:p w14:paraId="56C59FD5" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">نام و نام خانوادگی: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08E38975" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="0072342C">
+          <w:p w14:paraId="76918957" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">آخرین مدرک  و رشته تحصیلی : </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C1CFB40" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="0072342C">
+          <w:p w14:paraId="484EBC13" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">مرتبه علمی: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1EDF88C0" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="0072342C">
+          <w:p w14:paraId="0F920D48" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C01672" w:rsidRPr="00DA4A74" w14:paraId="3BE0E117" w14:textId="77777777" w:rsidTr="0072342C">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="2D8170A5" w14:textId="77777777" w:rsidTr="00B11711">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="621560FD" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="0072342C">
+          <w:p w14:paraId="2FA614D8" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>شماره تماس</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6936BCE3" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="0072342C">
+          <w:p w14:paraId="117A6CBA" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">ثابت : </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6408" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73F93E88" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="0072342C">
+          <w:p w14:paraId="20A9CF46" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">آدرس محل کار: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C01672" w:rsidRPr="00DA4A74" w14:paraId="20F7F7F5" w14:textId="77777777" w:rsidTr="0072342C">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="6DF83BD5" w14:textId="77777777" w:rsidTr="00B11711">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D280898" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="0072342C">
+          <w:p w14:paraId="59CB36F7" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43DE95DF" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="0072342C">
+          <w:p w14:paraId="64089771" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">همراه: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6408" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D286001" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="0072342C">
+          <w:p w14:paraId="38A6B19A" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">آدرس پست الکترونیک: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="63F03390" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="000116F5">
+    <w:p w14:paraId="671C40E1" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>2-  مشخصات داور پیشنهادی دوم</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1457"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2112"/>
+        <w:gridCol w:w="1386"/>
+        <w:gridCol w:w="2052"/>
+        <w:gridCol w:w="3587"/>
+        <w:gridCol w:w="1991"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C01672" w:rsidRPr="00DA4A74" w14:paraId="1DE81E5D" w14:textId="77777777" w:rsidTr="009564F5">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="0A6677E9" w14:textId="77777777" w:rsidTr="00B11711">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="439"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="10F7190C" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="000116F5">
+          <w:p w14:paraId="41F1E429" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">نام و نام خانوادگی: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72888CE4" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="000116F5">
+          <w:p w14:paraId="77CACC5D" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">آخرین مدرک تحصیلی:  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B91F51F" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="000116F5">
+          <w:p w14:paraId="3A0EF2F6" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29758E7D" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="000116F5">
+          <w:p w14:paraId="6A8BA5D9" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">مرتبه علمی: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C01672" w:rsidRPr="00DA4A74" w14:paraId="08388A5B" w14:textId="77777777" w:rsidTr="009564F5">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="1ACD5346" w14:textId="77777777" w:rsidTr="00B11711">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CE19E2A" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="000116F5">
+          <w:p w14:paraId="1812E5B6" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>شماره تماس</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="267D9CEF" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="000116F5">
+          <w:p w14:paraId="28033635" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">ثابت : </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6408" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3BFA310D" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="000116F5">
+          <w:p w14:paraId="1E4366D9" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">آدرس محل کار: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C01672" w:rsidRPr="00DA4A74" w14:paraId="54CD9518" w14:textId="77777777" w:rsidTr="009564F5">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="6D46091A" w14:textId="77777777" w:rsidTr="00B11711">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7C20753C" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="000116F5">
+          <w:p w14:paraId="52005FFF" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="043E7723" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="000116F5">
+          <w:p w14:paraId="736FA2FC" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">همراه: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6408" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6B6D2266" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="000116F5">
+          <w:p w14:paraId="1CCC8639" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">آدرس پست الکترونیک: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6DDDA53D" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="000116F5">
+    <w:p w14:paraId="32D826D4" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>مشخصات داور پیشنهادی سوم</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1457"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2112"/>
+        <w:gridCol w:w="1386"/>
+        <w:gridCol w:w="2052"/>
+        <w:gridCol w:w="3587"/>
+        <w:gridCol w:w="1991"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C01672" w:rsidRPr="00DA4A74" w14:paraId="12CE8E2F" w14:textId="77777777" w:rsidTr="001544C4">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="01AD027B" w14:textId="77777777" w:rsidTr="00B11711">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B190819" w14:textId="1A957300" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="001544C4">
+          <w:p w14:paraId="29565A93" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>نام و نام خانوادگی:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A589980" w14:textId="72698F27" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="001544C4">
+          <w:p w14:paraId="70DD7EC9" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>آخرین مدرک تحصیلی:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7405850F" w14:textId="56A5C84C" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="001544C4">
+          <w:p w14:paraId="7C55C67F" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>مرتبه علمی:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C01672" w:rsidRPr="00DA4A74" w14:paraId="6967926F" w14:textId="77777777" w:rsidTr="001544C4">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="6C8D7F00" w14:textId="77777777" w:rsidTr="00B11711">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="135A8459" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00AD2B17" w:rsidP="001544C4">
+          <w:p w14:paraId="6544E466" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>شماره تماس</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="129403F4" w14:textId="3101F2A3" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="001544C4">
+          <w:p w14:paraId="1EFB1458" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ثابت :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6408" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53687544" w14:textId="32C627B0" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="001544C4">
+          <w:p w14:paraId="2148450B" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>آدرس محل کار:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C01672" w:rsidRPr="00DA4A74" w14:paraId="77AF8E1F" w14:textId="77777777" w:rsidTr="001544C4">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="21656D97" w14:textId="77777777" w:rsidTr="00B11711">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45699945" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="001544C4">
+          <w:p w14:paraId="0B4E1232" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F29C9F3" w14:textId="76ED67EC" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="001544C4">
+          <w:p w14:paraId="4D1CD0EB" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>همراه:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6408" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01355FF9" w14:textId="0CB8B289" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="001544C4">
+          <w:p w14:paraId="6587AF85" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>آدرس پست الکترونیک:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="24EC4415" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="000116F5">
+    <w:p w14:paraId="4B29FF63" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مشخصات داور پیشنهادی چهارم </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1457"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2112"/>
+        <w:gridCol w:w="1386"/>
+        <w:gridCol w:w="2052"/>
+        <w:gridCol w:w="3587"/>
+        <w:gridCol w:w="1991"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C01672" w:rsidRPr="00DA4A74" w14:paraId="19A6BA97" w14:textId="77777777" w:rsidTr="001544C4">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="66970405" w14:textId="77777777" w:rsidTr="00B11711">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16FCB292" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="001544C4">
+          <w:p w14:paraId="25376863" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">نام و نام خانوادگی: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="775B55D0" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="001544C4">
+          <w:p w14:paraId="59AC5543" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">آخرین مدرک تحصیلی: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05F81769" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="001544C4">
+          <w:p w14:paraId="434FC721" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">مرتبه علمی: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C01672" w:rsidRPr="00DA4A74" w14:paraId="2B28603A" w14:textId="77777777" w:rsidTr="001544C4">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="50AA143B" w14:textId="77777777" w:rsidTr="00B11711">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3625821D" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00AD2B17" w:rsidP="001544C4">
+          <w:p w14:paraId="4A821526" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>شماره تماس</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57FD5D50" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="001544C4">
+          <w:p w14:paraId="7B722AC4" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">ثابت : </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6408" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DF1AA8B" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="001544C4">
+          <w:p w14:paraId="65DFAAD8" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">آدرس محل کار: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C01672" w:rsidRPr="00DA4A74" w14:paraId="5635BEA6" w14:textId="77777777" w:rsidTr="001544C4">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="2D9287DF" w14:textId="77777777" w:rsidTr="00B11711">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="470060B8" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="001544C4">
+          <w:p w14:paraId="27D70DA0" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="748B4FE7" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="001544C4">
+          <w:p w14:paraId="00328613" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">همراه: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6408" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F8541B0" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="001544C4">
+          <w:p w14:paraId="2D4E3D4D" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">آدرس پست الکترونیک: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="66DFCB9B" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="000116F5">
+    <w:p w14:paraId="69733027" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:bidi/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>مشخصات داور پیشنهادی پنجم</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1429"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2063"/>
+        <w:gridCol w:w="1323"/>
+        <w:gridCol w:w="1939"/>
+        <w:gridCol w:w="3370"/>
+        <w:gridCol w:w="2384"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C01672" w:rsidRPr="00DA4A74" w14:paraId="288FC75D" w14:textId="77777777" w:rsidTr="001544C4">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="01156F99" w14:textId="77777777" w:rsidTr="00B11711">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3556" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3292E954" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="001544C4">
+          <w:p w14:paraId="030B4693" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">نام و نام خانوادگی: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3731" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="490E0432" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="001544C4">
+          <w:p w14:paraId="629F3949" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">آخرین مدرک تحصیلی: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2063" w:type="dxa"/>
+            <w:tcW w:w="2633" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39C3D359" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="001544C4">
+          <w:p w14:paraId="11659518" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">مرتبه علمی: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C01672" w:rsidRPr="00DA4A74" w14:paraId="42442AC3" w14:textId="77777777" w:rsidTr="001544C4">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="66D5BA6F" w14:textId="77777777" w:rsidTr="00B11711">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EDFFFF2" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="001544C4">
+          <w:p w14:paraId="2E66E4B3" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>شماره تماس</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="626AB37D" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="001544C4">
+          <w:p w14:paraId="3C606FA2" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">ثابت : </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5794" w:type="dxa"/>
+            <w:tcW w:w="6364" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3274B4AD" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="001544C4">
+          <w:p w14:paraId="5AA77F91" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">آدرس محل کار: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C01672" w:rsidRPr="00DA4A74" w14:paraId="5BC8CFC1" w14:textId="77777777" w:rsidTr="001544C4">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="26A60CDB" w14:textId="77777777" w:rsidTr="00B11711">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C29537B" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="001544C4">
+          <w:p w14:paraId="305E2F95" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68746AF3" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="001544C4">
+          <w:p w14:paraId="28543941" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">همراه: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5794" w:type="dxa"/>
+            <w:tcW w:w="6364" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5537E13D" w14:textId="77777777" w:rsidR="00644975" w:rsidRPr="00DA4A74" w:rsidRDefault="00644975" w:rsidP="001544C4">
+          <w:p w14:paraId="42252916" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">آدرس پست الکترونیک: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="11ECA639" w14:textId="77777777" w:rsidR="0009071C" w:rsidRDefault="0009071C" w:rsidP="00B2553B">
+    <w:p w14:paraId="4B47FB8F" w14:textId="77777777" w:rsidR="00C20006" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FF38F5D" w14:textId="77777777" w:rsidR="0009071C" w:rsidRDefault="0009071C" w:rsidP="0009071C">
+    <w:p w14:paraId="1E82BE7E" w14:textId="77777777" w:rsidR="006D5591" w:rsidRDefault="006D5591">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="238A7A29" w14:textId="59C610E3" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-      </w:pPr>
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> فرم بررسی اولویت پذیرش و نشر آثار</w:t>
+        <w:t>پیوست 9: فرم بررسی اولویت پذیرش و نشر آثار</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25C3AAC5" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="00AF2D51">
+    <w:p w14:paraId="127D4F3D" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251701248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A9D738E" wp14:editId="6E4D5C76">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0EEBBC6C" wp14:editId="04A8274C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-55418</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>141490</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1385454" cy="755650"/>
                 <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                 <wp:wrapNone/>
                 <wp:docPr id="11" name="Text Box 11"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1385454" cy="755650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="485C4253" w14:textId="77777777" w:rsidR="002100B1" w:rsidRPr="00152047" w:rsidRDefault="002100B1" w:rsidP="00AF2D51">
+                          <w:p w14:paraId="16BA7E41" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00152047" w:rsidRDefault="00C20006" w:rsidP="00C20006">
                             <w:pPr>
                               <w:bidi/>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00152047">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                               <w:t>تاریخ: .....</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                               <w:t>......................</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00152047">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                               <w:t>...........</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="16693E00" w14:textId="77777777" w:rsidR="002100B1" w:rsidRPr="00152047" w:rsidRDefault="002100B1" w:rsidP="00AF2D51">
+                          <w:p w14:paraId="0B8A4A93" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00152047" w:rsidRDefault="00C20006" w:rsidP="00C20006">
                             <w:pPr>
                               <w:bidi/>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00152047">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                               <w:t>شماره: ...........</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                               <w:t>......................</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00152047">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                               <w:t>....</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="5E7C434A" w14:textId="77777777" w:rsidR="002100B1" w:rsidRPr="00152047" w:rsidRDefault="002100B1" w:rsidP="00AF2D51">
+                          <w:p w14:paraId="535B9D67" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00152047" w:rsidRDefault="00C20006" w:rsidP="00C20006">
                             <w:pPr>
                               <w:bidi/>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00152047">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                               <w:t>پیوست: .........</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
@@ -11796,317 +9742,337 @@
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                               <w:t>....</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="0A9D738E" id="Text Box 11" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-4.35pt;margin-top:11.15pt;width:109.1pt;height:59.5pt;z-index:251701248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCYU+UigAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L5tAAjRig1IQVSUE&#10;qKHi7HhtsqrX49pOsumv77M3G1LaC1Uvu+OZN+P5eOOLy7YxbK18qMmWfHg04ExZSVVtn0v+7fHm&#10;wzlnIQpbCUNWlXyrAr+cvn93sXETdUxLMpXyDEFsmGxcyZcxuklRBLlUjQhH5JSFUZNvRMTRPxeV&#10;FxtEb0xxPBicFhvylfMkVQjQXndGPs3xtVYy3msdVGSm5Mgt5q/P30X6FtMLMXn2wi1ruUtD/EMW&#10;jagtLt2HuhZRsJWv/wjV1NJTIB2PJDUFaV1LlWtANcPBq2rmS+FUrgXNCW7fpvD/wsq79YNndYXZ&#10;DTmzosGMHlUb2SdqGVToz8aFCWBzB2BsoQe21wcoU9mt9k36oyAGOzq93Xc3RZPJ6eR8PBqPOJOw&#10;nY3Hp+Pc/uLF2/kQPytqWBJK7jG93FSxvg0RmQDaQ9Jllm5qY/IEjWWbkp+eIORvFngYmzQqc2EX&#10;JlXUZZ6luDUqYYz9qjR6kQtIisxCdWU8WwvwR0ipbMy157hAJ5RGEm9x3OFfsnqLc1dHfzPZuHdu&#10;aks+V/8q7ep7n7Lu8GjkQd1JjO2izSQY9YNdULXFvD11GxOcvKkxlFsR4oPwWBGMGGsf7/HRhtB8&#10;2kmcLcn//Js+4cFcWDnbYOVKHn6shFecmS8WnP44HI3SjubDaHx2jIM/tCwOLXbVXBGmAtoiuywm&#10;fDS9qD01T3gdZulWmISVuLvksRevYvcQ4HWRajbLIGylE/HWzp1ModOQEuUe2yfh3Y6XEYy+o345&#10;xeQVPTts8rQ0W0XSdeZu6nPX1V3/sdGZ0rvXJz0Zh+eMenkjp78AAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZelEB4QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWqcuhTTEqapI&#10;FRKih5ZeenNiN4mw1yF228DXs5zguJqnmbf5anSWXcwQOo8SZtMEmMHa6w4bCYf3zSQFFqJCraxH&#10;I+HLBFgVtze5yrS/4s5c9rFhVIIhUxLaGPuM81C3xqkw9b1Byk5+cCrSOTRcD+pK5c5ykSSP3KkO&#10;aaFVvSlbU3/sz07Ca7nZql0lXPpty5e307r/PBwXUt7fjetnYNGM8Q+GX31Sh4KcKn9GHZiVMEmf&#10;iJQgxBwY5SJZLoBVBD7M5sCLnP//oPgBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmFPl&#10;IoACAABrBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;2XpRAeEAAAAJAQAADwAAAAAAAAAAAAAAAADaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="0EEBBC6C" id="Text Box 11" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-4.35pt;margin-top:11.15pt;width:109.1pt;height:59.5pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBukFfmbAIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5y0SdoFcYqsRYYB&#10;RVusHXpWZKkxJouaxMTOfv0o2U6ybpcOu9iU+Pj1SGp+1VSG7ZQPJdicjwZDzpSVUJT2JeffnlYf&#10;LjkLKGwhDFiV870K/Grx/t28djN1BhswhfKMnNgwq13ON4hulmVBblQlwgCcsqTU4CuBdPQvWeFF&#10;Td4rk50Nh9OsBl84D1KFQLc3rZIvkn+tlcR7rYNCZnJOuWH6+vRdx2+2mIvZixduU8ouDfEPWVSi&#10;tBT04OpGoGBbX/7hqiqlhwAaBxKqDLQupUo1UDWj4atqHjfCqVQLkRPcgabw/9zKu92je/AMm0/Q&#10;UAMjIbULs0CXsZ5G+yr+KVNGeqJwf6BNNchkNDq/nIwnY84k6S4mk+kk8ZodrZ0P+FlBxaKQc09t&#10;SWyJ3W1AikjQHhKDWViVxqTWGMvqnE/PyeVvGrIwNt6o1OTOzTHzJOHeqIgx9qvSrCxSAfEijZe6&#10;Np7tBA2GkFJZTLUnv4SOKE1JvMWwwx+zeotxW0cfGSwejKvSgk/Vv0q7+N6nrFs8EXlSdxSxWTdU&#10;eM7P+8auodhTvz20qxCcXJXUlFsR8EF4mn1qMe0z3tNHGyDyoZM424D/+bf7iKeRJC1nNe1SzsOP&#10;rfCKM/PF0rB+HI3HcfnSYTy5OKODP9WsTzV2W10DdWVEL4eTSYx4NL2oPVTPtPbLGJVUwkqKnXPs&#10;xWtsN5yeDamWywSidXMCb+2jk9F1bFIcuafmWXjXzSXSRN9Bv3Vi9mo8W2y0tLDcIugyzW7kuWW1&#10;459WNY1096zEt+D0nFDHx2/xCwAA//8DAFBLAwQUAAYACAAAACEA2XpRAeEAAAAJAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3FqnLoU0xKmqSBUSooeWXnpzYjeJsNchdtvA17Oc&#10;4Liap5m3+Wp0ll3MEDqPEmbTBJjB2usOGwmH980kBRaiQq2sRyPhywRYFbc3ucq0v+LOXPaxYVSC&#10;IVMS2hj7jPNQt8apMPW9QcpOfnAq0jk0XA/qSuXOcpEkj9ypDmmhVb0pW1N/7M9Owmu52apdJVz6&#10;bcuXt9O6/zwcF1Le343rZ2DRjPEPhl99UoeCnCp/Rh2YlTBJn4iUIMQcGOUiWS6AVQQ+zObAi5z/&#10;/6D4AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG6QV+ZsAgAARAUAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANl6UQHhAAAACQEAAA8AAAAAAAAA&#10;AAAAAAAAxgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="485C4253" w14:textId="77777777" w:rsidR="002100B1" w:rsidRPr="00152047" w:rsidRDefault="002100B1" w:rsidP="00AF2D51">
+                    <w:p w14:paraId="16BA7E41" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00152047" w:rsidRDefault="00C20006" w:rsidP="00C20006">
                       <w:pPr>
                         <w:bidi/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00152047">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">تاریخ: </w:t>
-[...9 lines deleted...]
-                        <w:t>.....</w:t>
+                        <w:t>تاریخ: .....</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>......................</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00152047">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>...........</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="16693E00" w14:textId="77777777" w:rsidR="002100B1" w:rsidRPr="00152047" w:rsidRDefault="002100B1" w:rsidP="00AF2D51">
+                    <w:p w14:paraId="0B8A4A93" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00152047" w:rsidRDefault="00C20006" w:rsidP="00C20006">
                       <w:pPr>
                         <w:bidi/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00152047">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>شماره: ...........</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>......................</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00152047">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>....</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="5E7C434A" w14:textId="77777777" w:rsidR="002100B1" w:rsidRPr="00152047" w:rsidRDefault="002100B1" w:rsidP="00AF2D51">
+                    <w:p w14:paraId="535B9D67" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00152047" w:rsidRDefault="00C20006" w:rsidP="00C20006">
                       <w:pPr>
                         <w:bidi/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00152047">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>پیوست: .........</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>......................</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00152047">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>....</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E7B02FC" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="00AF2D51">
+    <w:p w14:paraId="6C55908E" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA4A74">
-[...7 lines deleted...]
-        <w:t>معاون محترم آموزشی و پژوهشی دانشگاه</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>رئیس محترم</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>شورای چاپ و نشر</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> دانشگاه</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="302E58F6" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="00AF2D51">
+    <w:p w14:paraId="299776AC" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>جناب آقای ...............................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D179FEB" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="00AF2D51">
+    <w:p w14:paraId="32B06B4B" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>سلام علیکم،</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E5EF050" w14:textId="793995C9" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="002B646D">
+    <w:p w14:paraId="3510E8AD" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>احتراما</w:t>
-[...19 lines deleted...]
-        <w:t>، بدینوسیله فرم</w:t>
+        <w:t>احتراماً، بدین</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>‌</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>وسیله فرم</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>بررسی</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="20"/>
@@ -12182,526 +10148,398 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>نشر</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>کتاب آقای/خانم ...................................</w:t>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00DA4A74">
+        <w:t>کتاب آقای/خانم ................................................................. عضو هئیت</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>‌</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>علمی گروه............................................................................</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E7497F" w:rsidRPr="00DA4A74">
-[...9 lines deleted...]
-      <w:r w:rsidR="002B646D">
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>با</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>عنوان</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>................................................................................................................................................. جهت استحضار و بهره</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>‌</w:t>
       </w:r>
-      <w:r w:rsidR="00E7497F" w:rsidRPr="00DA4A74">
-[...128 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">برداری تقدیم حضور </w:t>
       </w:r>
-      <w:r w:rsidR="002B646D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>می‌گردد</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B35DCF0" w14:textId="77777777" w:rsidR="003C69E3" w:rsidRPr="00DA4A74" w:rsidRDefault="003C69E3" w:rsidP="003C69E3">
+    <w:p w14:paraId="64BAF2D0" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C69E604" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="00AF2D51">
+    <w:p w14:paraId="7301F7B7" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                                                    </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>و</w:t>
-[...23 lines deleted...]
-        <w:t>من ا... توفیق</w:t>
+        <w:t>و من ا... توفیق</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55A9E09F" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="004D58BA">
+    <w:p w14:paraId="2D8925BC" w14:textId="77777777" w:rsidR="00C20006" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>دکتر  ............................................................</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA4A74">
-[...46 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="711B244D" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="00AF2D51">
+    <w:p w14:paraId="017979B0" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:cs="B Mitra"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
+        <w:rPr>
+          <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>رئیس یا معاون پژوهشی دانشکده  ...........................................</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable1Light"/>
+        <w:tblStyle w:val="GridTable1Light1"/>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="617"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1564"/>
+        <w:gridCol w:w="613"/>
+        <w:gridCol w:w="3598"/>
+        <w:gridCol w:w="1784"/>
+        <w:gridCol w:w="1516"/>
+        <w:gridCol w:w="1505"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C01672" w:rsidRPr="00DA4A74" w14:paraId="2FB6C275" w14:textId="77777777" w:rsidTr="001805E7">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="268B8219" w14:textId="77777777" w:rsidTr="00B11711">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="617" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="394C976F" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00B2709C" w:rsidP="009564F5">
+          <w:p w14:paraId="2C3E06FE" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
-            <w:r w:rsidR="00AF2D51" w:rsidRPr="00DA4A74">
+            <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ردیف</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3769" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A5A41BC" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="629EFEA3" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>مورد</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03989CEC" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="089B99AF" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
@@ -12716,2573 +10554,2088 @@
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ازای</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10C8B220" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="54637DEE" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>حداکثر امتیاز</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1564" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E66256D" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="07E2E583" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>امتیاز کسب شده</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C01672" w:rsidRPr="00DA4A74" w14:paraId="6066BC36" w14:textId="77777777" w:rsidTr="001805E7">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="03EA27B9" w14:textId="77777777" w:rsidTr="00B11711">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="617" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="114EBFB9" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="510AB2B4" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3769" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="151DDF0C" w14:textId="1D8FFCFB" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="22767105" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">سابقه تدریس در زمینه اثر </w:t>
             </w:r>
-            <w:r w:rsidR="005C468B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ارائه</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> شده</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="360283BC" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="34DA8730" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>هر نیمسال 1 امتیاز</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19849BDD" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="3E810305" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ندارد</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1564" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F5C3B97" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="765DB4B3" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C01672" w:rsidRPr="00DA4A74" w14:paraId="1F06DCE0" w14:textId="77777777" w:rsidTr="001805E7">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="0A71FD0A" w14:textId="77777777" w:rsidTr="00B11711">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="617" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="604F51D6" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="49029EE0" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3769" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E035FFF" w14:textId="2F5C4535" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="0495D9D6" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">آثار </w:t>
             </w:r>
-            <w:r w:rsidR="00AD5075">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>تألیف</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> شده</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4286B0FF" w14:textId="25753D9A" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="03D28DC9" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">مطابق </w:t>
             </w:r>
-            <w:r w:rsidR="00446D59">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>شیوه‌نامه</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> امتیازدهی به آثار علمی اعضای </w:t>
             </w:r>
-            <w:r w:rsidR="00974ECC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>هیئت‌علمی</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> دانشگاه ولایت برای تخصیص گرنت</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44410E0A" w14:textId="45D81610" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="3F95FD7C" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">مطابق </w:t>
             </w:r>
-            <w:r w:rsidR="00446D59">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>شیوه‌نامه</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> امتیازدهی به آثار علمی اعضای </w:t>
             </w:r>
-            <w:r w:rsidR="00974ECC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>هیئت‌علمی</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> دانشگاه ولایت برای تخصیص گرنت</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1564" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EC46296" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="782A50FD" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C01672" w:rsidRPr="00DA4A74" w14:paraId="4BB1E473" w14:textId="77777777" w:rsidTr="001805E7">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="2A32D0EA" w14:textId="77777777" w:rsidTr="00B11711">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="617" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="655442AF" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="52051750" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3769" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C8F0E16" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="285C381F" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>آثار ترجمه شده</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="471C4C04" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="74E1D1DA" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="239D1031" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="163C9B2C" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1564" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B83005D" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="2E19ADF1" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C01672" w:rsidRPr="00DA4A74" w14:paraId="2197839B" w14:textId="77777777" w:rsidTr="001805E7">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="53E64CFB" w14:textId="77777777" w:rsidTr="00B11711">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="617" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0295E281" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="7A857D17" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3769" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B1F105B" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="6E1CE49F" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>مقالات منتشر شده در مجلات علمی پژوهشی یا علمی ترویجی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01C35452" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="657B9EF8" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D868F6D" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="528E8FFF" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1564" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E3926EF" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="423705CC" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C01672" w:rsidRPr="00DA4A74" w14:paraId="2835CA4E" w14:textId="77777777" w:rsidTr="001805E7">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="206C0D08" w14:textId="77777777" w:rsidTr="00B11711">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="617" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CA0909F" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="45242C46" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3769" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46D91042" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="17C35346" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>مقالات کنفرانسی معتبر (چکیده یا مقاله کامل)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10518E6B" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="3B5E4FBD" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23D15B91" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="2C25DF0D" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1564" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31B28219" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="43EAC3F3" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C01672" w:rsidRPr="00DA4A74" w14:paraId="2EBE0F88" w14:textId="77777777" w:rsidTr="001805E7">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="3955AB3B" w14:textId="77777777" w:rsidTr="00B11711">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="617" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="329EE848" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="6C3CB7E2" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3769" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1541D2BF" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="706739FB" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>گزارش جامع طرح تحقیقاتی مصوب دانشگاه در ارتباط با اثر</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="193EB2E5" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="43284D24" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1561B5F0" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="7C243AC3" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1564" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="608D7B3F" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="14EF3F22" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C01672" w:rsidRPr="00DA4A74" w14:paraId="7585B818" w14:textId="77777777" w:rsidTr="001805E7">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="16EFCBD6" w14:textId="77777777" w:rsidTr="00B11711">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="617" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C66A09C" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="2696D2E6" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3769" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="182C5019" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="03257A94" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>تولید دانش فنی، تدوین استاندارد، ثبت اختراع معتبر و یا اکتشاف</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7709973C" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="4FDC3C02" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45FBD5ED" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="4EF6F411" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1564" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="694ACC1F" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="72FE0AC3" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C01672" w:rsidRPr="00DA4A74" w14:paraId="1765A0EE" w14:textId="77777777" w:rsidTr="001805E7">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="427AFCF7" w14:textId="77777777" w:rsidTr="00B11711">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="617" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25F47412" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="086B80ED" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3769" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E159A0D" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="1F3DAFB5" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>آثار هنری بدیع</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DC3B174" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="1C8A81A8" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="277B629E" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="089CC7C7" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1564" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43831912" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="01A8C42F" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C01672" w:rsidRPr="00DA4A74" w14:paraId="2553EDBA" w14:textId="77777777" w:rsidTr="001805E7">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="76FE6860" w14:textId="77777777" w:rsidTr="00B11711">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="617" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30DB98B0" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="03476AEC" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3769" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="737D63B0" w14:textId="7F7C61FD" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="65DDA0D8" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">برگزاری کرسی نظریه پردازی یا </w:t>
             </w:r>
-            <w:r w:rsidR="005C468B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ارائه</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> نتایج آن</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C664948" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="027078C2" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B1609D3" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="2FD55F61" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1564" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4783C61C" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="27B8C8DC" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C01672" w:rsidRPr="00DA4A74" w14:paraId="7A6CC934" w14:textId="77777777" w:rsidTr="001805E7">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="3660C710" w14:textId="77777777" w:rsidTr="00B11711">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="617" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FD3ABF9" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="18F71D85" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3769" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16793A2A" w14:textId="55EA9CC8" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="00175FFB">
+          <w:p w14:paraId="5B34277E" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">سایر مواردی که بیانگر تخصص خاص فرد در زمینه اثر </w:t>
             </w:r>
-            <w:r w:rsidR="005C468B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ارائه</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> شده باشد یا دلایل ویژه مبنی بر </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00175FFB" w:rsidRPr="00DA4A74">
+              <w:t xml:space="preserve"> شده باشد یا دلایل ویژه مبنی بر اهمیت اثر ایشان به همراه مستندات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ADC051B" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t xml:space="preserve">اهمیت </w:t>
-            </w:r>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65BCD212" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>اثر ایشان</w:t>
-[...15 lines deleted...]
-            <w:tcW w:w="1842" w:type="dxa"/>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43B91468" w14:textId="77777777" w:rsidR="00AF2D51" w:rsidRPr="00DA4A74" w:rsidRDefault="00AF2D51" w:rsidP="009564F5">
+          <w:p w14:paraId="17D3E0B9" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4A74">
-[...60 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C01672" w:rsidRPr="00DA4A74" w14:paraId="5C48AA35" w14:textId="77777777" w:rsidTr="001805E7">
+      <w:tr w:rsidR="00C20006" w:rsidRPr="00DA4A74" w14:paraId="5BF6B9E5" w14:textId="77777777" w:rsidTr="00B11711">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4386" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A6FD543" w14:textId="77777777" w:rsidR="001805E7" w:rsidRPr="00DA4A74" w:rsidRDefault="001805E7" w:rsidP="009564F5">
+          <w:p w14:paraId="39C190F2" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A74">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>مجموع امتیازات</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F555177" w14:textId="77777777" w:rsidR="001805E7" w:rsidRPr="00DA4A74" w:rsidRDefault="001805E7" w:rsidP="001805E7">
+          <w:p w14:paraId="51E26F7A" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3122" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3723322D" w14:textId="77777777" w:rsidR="001805E7" w:rsidRPr="00DA4A74" w:rsidRDefault="001805E7" w:rsidP="009564F5">
+          <w:p w14:paraId="76DB73CF" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00B11711">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6AB6A67E" w14:textId="77777777" w:rsidR="001805E7" w:rsidRPr="00DA4A74" w:rsidRDefault="001805E7" w:rsidP="001F65C2">
+    <w:p w14:paraId="23465D09" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C1E178C" w14:textId="6EE27186" w:rsidR="00354E35" w:rsidRPr="00DA4A74" w:rsidRDefault="001805E7" w:rsidP="00354E35">
+    <w:p w14:paraId="5D6BE9C0" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حداقل امتیاز لازم برای اعضای متقاضی چاپ کتاب تصنیفی یا </w:t>
       </w:r>
-      <w:r w:rsidR="00AD5075">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>تألیف</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>ی</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00354E35" w:rsidRPr="00DA4A74">
+        <w:t xml:space="preserve">ی 20 و حداقل امتیاز لازم برای </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>کتاب‌های</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">20 و حداقل امتیاز لازم برای </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00612D07">
+        <w:t xml:space="preserve"> نوع ترجمه/تصحیح متون و غیره 15 </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>کتاب‌های</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00354E35" w:rsidRPr="00DA4A74">
+        <w:t>می‌باشد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> نوع </w:t>
-[...71 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="297A45A7" w14:textId="31D0AC04" w:rsidR="003C69E3" w:rsidRPr="00DA4A74" w:rsidRDefault="00354E35" w:rsidP="00354E35">
+    <w:p w14:paraId="0FF34F88" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00DA4A74" w:rsidRDefault="00C20006" w:rsidP="00C20006">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:bidi/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حداقل امتیاز لازم برای </w:t>
       </w:r>
-      <w:r w:rsidR="00612D07">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>کتاب‌های</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4A74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> تدوین و گردآوری نیز 5 امتیاز است.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BB242D9" w14:textId="2DE57449" w:rsidR="003D1B5A" w:rsidRPr="00DA4A74" w:rsidRDefault="003D1B5A" w:rsidP="002C433C">
-[...24 lines deleted...]
-      <w:titlePg/>
+    <w:p w14:paraId="231FEFDB" w14:textId="77777777" w:rsidR="00A65425" w:rsidRDefault="00A65425"/>
+    <w:sectPr w:rsidR="00A65425" w:rsidSect="00A65425">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:bidi/>
+      <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DEB875B" w14:textId="77777777" w:rsidR="001A321B" w:rsidRDefault="001A321B" w:rsidP="00CF6A24">
+    <w:p w14:paraId="14B34B25" w14:textId="77777777" w:rsidR="00842778" w:rsidRDefault="00842778" w:rsidP="00C20006">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2BDF9374" w14:textId="77777777" w:rsidR="001A321B" w:rsidRDefault="001A321B" w:rsidP="00CF6A24">
+    <w:p w14:paraId="38BC6278" w14:textId="77777777" w:rsidR="00842778" w:rsidRDefault="00842778" w:rsidP="00C20006">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
-    <w:altName w:val="Euclid Symbol"/>
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Lotus">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="B Nazanin">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Mitra">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...8 lines deleted...]
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="IranNastaliq">
+    <w:panose1 w:val="02020505000000020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-[...5 lines deleted...]
-    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="61002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A004D9D" w14:textId="77777777" w:rsidR="001A321B" w:rsidRDefault="001A321B" w:rsidP="00CF6A24">
+    <w:p w14:paraId="4F7E72D3" w14:textId="77777777" w:rsidR="00842778" w:rsidRDefault="00842778" w:rsidP="00C20006">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55DFBF7F" w14:textId="77777777" w:rsidR="001A321B" w:rsidRDefault="001A321B" w:rsidP="00CF6A24">
+    <w:p w14:paraId="687A1712" w14:textId="77777777" w:rsidR="00842778" w:rsidRDefault="00842778" w:rsidP="00C20006">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="6BE8BF54" w14:textId="4240EF2C" w:rsidR="002100B1" w:rsidRDefault="001A321B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2D612667" w14:textId="77777777" w:rsidR="00C20006" w:rsidRDefault="00C20006">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...28 lines deleted...]
-    </w:r>
   </w:p>
-</w:hdr>
-[...4 lines deleted...]
-  <w:p w14:paraId="0BD040AC" w14:textId="1411CE21" w:rsidR="002100B1" w:rsidRDefault="001A321B" w:rsidP="00CF6A24">
+  <w:p w14:paraId="58ADF17F" w14:textId="77777777" w:rsidR="00C20006" w:rsidRDefault="00C20006">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:bidi/>
-[...2 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r>
-[...282 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="4A273AA4" w14:textId="35537B51" w:rsidR="002100B1" w:rsidRDefault="002100B1" w:rsidP="009B6485">
+  <w:p w14:paraId="0D3EC365" w14:textId="77777777" w:rsidR="00C20006" w:rsidRDefault="00C20006">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="7E0574B4" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00BB4A03" w:rsidRDefault="00C20006" w:rsidP="00C20006">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:bidi/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:cs="B Lotus"/>
-[...13 lines deleted...]
-        <w:rFonts w:cs="B Lotus"/>
+        <w:rFonts w:cs="B Lotus" w:hint="cs"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
         <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="B Lotus" w:hint="cs"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:rtl/>
       </w:rPr>
       <w:t>شیوه</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>‌</w:t>
     </w:r>
     <w:r w:rsidRPr="009B6485">
       <w:rPr>
@@ -15318,541 +12671,299 @@
       <w:t xml:space="preserve"> اعضای </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="B Lotus" w:hint="cs"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:rtl/>
       </w:rPr>
       <w:t>هیئت‌علمی</w:t>
     </w:r>
     <w:r w:rsidRPr="009B6485">
       <w:rPr>
         <w:rFonts w:cs="B Lotus" w:hint="cs"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:rtl/>
       </w:rPr>
       <w:t xml:space="preserve"> دانشگاه ولایت</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6990D4D0" w14:textId="2AC059C1" w:rsidR="002100B1" w:rsidRDefault="002100B1" w:rsidP="00CF6A24">
+  <w:p w14:paraId="2F258706" w14:textId="24167978" w:rsidR="00C20006" w:rsidRDefault="00C20006">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:bidi/>
-[...22 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0022258C">
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="fa-IR"/>
         <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
           <w14:srgbClr w14:val="000000">
             <w14:alpha w14:val="60000"/>
           </w14:srgbClr>
         </w14:shadow>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251695104" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="696A9740" wp14:editId="39395B13">
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01907D6B" wp14:editId="1F281B16">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
-                <wp:posOffset>1952625</wp:posOffset>
+                <wp:posOffset>1623060</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>209550</wp:posOffset>
+                <wp:posOffset>57150</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2314575" cy="993775"/>
               <wp:effectExtent l="0" t="0" r="9525" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1" name="Text Box 2"/>
+              <wp:docPr id="42" name="Text Box 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2314575" cy="993775"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="76E3D9AB" w14:textId="77777777" w:rsidR="003549D1" w:rsidRPr="00F71695" w:rsidRDefault="003549D1" w:rsidP="003549D1">
+                        <w:p w14:paraId="389D3C85" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00F71695" w:rsidRDefault="00C20006" w:rsidP="00C20006">
                           <w:pPr>
                             <w:pStyle w:val="Header"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:cs="B Nazanin"/>
                               <w:rtl/>
                               <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                 <w14:srgbClr w14:val="000000">
                                   <w14:alpha w14:val="60000"/>
                                 </w14:srgbClr>
                               </w14:shadow>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00F71695">
                             <w:rPr>
                               <w:rFonts w:cs="B Nazanin"/>
                               <w:rtl/>
                               <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                 <w14:srgbClr w14:val="000000">
                                   <w14:alpha w14:val="60000"/>
                                 </w14:srgbClr>
                               </w14:shadow>
                             </w:rPr>
                             <w:t>بسمه تعالي</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="1E227E8B" w14:textId="77777777" w:rsidR="003549D1" w:rsidRPr="00F71695" w:rsidRDefault="003549D1" w:rsidP="003549D1">
+                        <w:p w14:paraId="032782DA" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00F71695" w:rsidRDefault="00C20006" w:rsidP="00C20006">
                           <w:pPr>
                             <w:pStyle w:val="Header"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
                               <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                 <w14:srgbClr w14:val="000000">
                                   <w14:alpha w14:val="60000"/>
                                 </w14:srgbClr>
                               </w14:shadow>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                               <w:rtl/>
                               <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                 <w14:srgbClr w14:val="000000">
                                   <w14:alpha w14:val="60000"/>
                                 </w14:srgbClr>
                               </w14:shadow>
                             </w:rPr>
                             <w:t>وزارت علوم، تحقیقات و فناوری</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="2C5D5312" w14:textId="77777777" w:rsidR="003549D1" w:rsidRPr="00F71695" w:rsidRDefault="003549D1" w:rsidP="003549D1">
+                        <w:p w14:paraId="1DD39214" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00F71695" w:rsidRDefault="00C20006" w:rsidP="00C20006">
                           <w:pPr>
                             <w:bidi/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:cs="B Nazanin"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                               <w:color w:val="00B0F0"/>
                               <w:rtl/>
                               <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                 <w14:srgbClr w14:val="000000">
                                   <w14:alpha w14:val="60000"/>
                                 </w14:srgbClr>
                               </w14:shadow>
                             </w:rPr>
                             <w:t>معاونت آموزشی، پژوهشی و تحصیلات تکمیلی</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>20000</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="01907D6B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:153.75pt;margin-top:16.5pt;width:182.25pt;height:78.25pt;z-index:-251621376;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCPnyCJIAIAACQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u2zAMvg/YOwi6L07SZG2MOEWXLsOA&#10;7gdo9wCyLMfCZFGjlNjZ05eS3TTYbsN0EEiR/ER+JNe3fWvYUaHXYAs+m0w5U1ZCpe2+4D+edu9u&#10;OPNB2EoYsKrgJ+X57ebtm3XncjWHBkylkBGI9XnnCt6E4PIs87JRrfATcMqSsQZsRSAV91mFoiP0&#10;1mTz6fR91gFWDkEq7+n1fjDyTcKvayXDt7r2KjBTcMotpBvTXcY726xFvkfhGi3HNMQ/ZNEKbenT&#10;M9S9CIIdUP8F1WqJ4KEOEwltBnWtpUo1UDWz6R/VPDbCqVQLkePdmSb//2Dl1+N3ZLqi3nFmRUst&#10;elJ9YB+gZ/PITud8Tk6PjtxCT8/RM1bq3QPIn55Z2DbC7tUdInSNEhVlN4uR2UXogOMjSNl9gYq+&#10;EYcACaivsY2ARAYjdOrS6dyZmIqkx/nVbLG8XnImybZaXV2THL8Q+Uu0Qx8+KWhZFAqO1PmELo4P&#10;PgyuLy4pezC62mljkoL7cmuQHQVNyS6dEd1fuhnLOvp9OV8mZAsxnqBF3upAU2x0W/CbaTwxXOSR&#10;jY+2SnIQ2gwyJW3sSE9kZOAm9GU/9oH8I3UlVCfiC2EYWloyEhrA35x1NLAF978OAhVn5rMlzlez&#10;xSJOeFKIrDkpeGkpLy3CSoIquAzI2aBsQ9qLRIi7o+7sdCLuNZcxaRrFRP24NnHWL/Xk9brcm2cA&#10;AAD//wMAUEsDBBQABgAIAAAAIQA6AqRy3QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIw&#10;EETvlfoP1iL1VmyICDSNg1pa7i3lwNGJTRwRr6PYJOHvuz2V24z2aXYm306uZYPpQ+NRwmIugBms&#10;vG6wlnD82T9vgIWoUKvWo5FwMwG2xeNDrjLtR/w2wyHWjEIwZEqCjbHLOA+VNU6Fue8M0u3se6ci&#10;2b7mulcjhbuWL4VIuVMN0gerOrOzprocrk7Cxyjs7X2Xfn0OfbicyiOeFvtEyqfZ9PYKLJop/sPw&#10;V5+qQ0GdSn9FHVgrIRHrFaEkEtpEQLpekiiJ3LysgBc5v59Q/AIAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQCPnyCJIAIAACQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQA6AqRy3QAAAAoBAAAPAAAAAAAAAAAAAAAAAHoEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;" stroked="f">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:127.8pt;margin-top:4.5pt;width:182.25pt;height:78.25pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3bCJICwIAAPgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJk7Ux4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbGzry8lu2m2vQ3TgyCK1CF5eLS+7VvDjgq9Blvw2WTKmbISKm33Bf/+bffm&#10;hjMfhK2EAasKflKe325ev1p3LldzaMBUChmBWJ93ruBNCC7PMi8b1Qo/AacsOWvAVgQycZ9VKDpC&#10;b002n07fZh1g5RCk8p5u7wcn3yT8ulYyfKlrrwIzBafaQtox7WXcs81a5HsUrtFyLEP8QxWt0JaS&#10;nqHuRRDsgPovqFZLBA91mEhoM6hrLVXqgbqZTf/o5rERTqVeiBzvzjT5/wcrPx8f3VdkoX8HPQ0w&#10;NeHdA8gfnlnYNsLu1R0idI0SFSWeRcqyzvl8fBqp9rmPIGX3CSoasjgESEB9jW1khfpkhE4DOJ1J&#10;V31gki7nV7PF8nrJmSTfanV1TeeYQuTPrx368EFBy+Kh4EhDTeji+ODDEPocEpN5MLraaWOSgfty&#10;a5AdBQlgl9aI/luYsayj7Mv5MiFbiO+TNlodSKBGtwW/mcY1SCay8d5WKSQIbYYzFW3sSE9kZOAm&#10;9GVPgZGmEqoTEYUwCJE+Dh0awF+cdSTCgvufB4GKM/PREtmr2WIRVZsMYmlOBl56ykuPsJKgCi4D&#10;cjYY25C0nphwdzSWnU6MvdQyVkvySpyPXyHq99JOUS8fdvMEAAD//wMAUEsDBBQABgAIAAAAIQAi&#10;lseM3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo06CYkGIU0Ghd2h7&#10;6NGJTRw1Xkexm6R/z3KC42qeZt+U28X1bDJj6DxKSDcJMION1x22Ek7H/cMTsBAVatV7NBJuJsC2&#10;Wt2VqtB+xi8zHWLLqARDoSTYGIeC89BY41TY+MEgZd9+dCrSObZcj2qmctfzLEkEd6pD+mDVYHbW&#10;NJfD1Ul4nxN7e9uJz49pDJdzfcJzun+U8n69vL4Ai2aJfzD86pM6VORU+yvqwHoJWZ4LQiU80yTK&#10;RZakwGoCRZ4Dr0r+f0H1AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALdsIkgLAgAA+AMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACKWx4zcAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="76E3D9AB" w14:textId="77777777" w:rsidR="003549D1" w:rsidRPr="00F71695" w:rsidRDefault="003549D1" w:rsidP="003549D1">
+                  <w:p w14:paraId="389D3C85" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00F71695" w:rsidRDefault="00C20006" w:rsidP="00C20006">
                     <w:pPr>
                       <w:pStyle w:val="Header"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:cs="B Nazanin"/>
                         <w:rtl/>
                         <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                           <w14:srgbClr w14:val="000000">
                             <w14:alpha w14:val="60000"/>
                           </w14:srgbClr>
                         </w14:shadow>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00F71695">
                       <w:rPr>
                         <w:rFonts w:cs="B Nazanin"/>
                         <w:rtl/>
                         <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                           <w14:srgbClr w14:val="000000">
                             <w14:alpha w14:val="60000"/>
                           </w14:srgbClr>
                         </w14:shadow>
                       </w:rPr>
                       <w:t>بسمه تعالي</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="1E227E8B" w14:textId="77777777" w:rsidR="003549D1" w:rsidRPr="00F71695" w:rsidRDefault="003549D1" w:rsidP="003549D1">
+                  <w:p w14:paraId="032782DA" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00F71695" w:rsidRDefault="00C20006" w:rsidP="00C20006">
                     <w:pPr>
                       <w:pStyle w:val="Header"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
                         <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                           <w14:srgbClr w14:val="000000">
                             <w14:alpha w14:val="60000"/>
                           </w14:srgbClr>
                         </w14:shadow>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                         <w:rtl/>
                         <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                           <w14:srgbClr w14:val="000000">
                             <w14:alpha w14:val="60000"/>
                           </w14:srgbClr>
                         </w14:shadow>
                       </w:rPr>
                       <w:t>وزارت علوم، تحقیقات و فناوری</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="2C5D5312" w14:textId="77777777" w:rsidR="003549D1" w:rsidRPr="00F71695" w:rsidRDefault="003549D1" w:rsidP="003549D1">
+                  <w:p w14:paraId="1DD39214" w14:textId="77777777" w:rsidR="00C20006" w:rsidRPr="00F71695" w:rsidRDefault="00C20006" w:rsidP="00C20006">
                     <w:pPr>
                       <w:bidi/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:cs="B Nazanin"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                         <w:color w:val="00B0F0"/>
                         <w:rtl/>
                         <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                           <w14:srgbClr w14:val="000000">
                             <w14:alpha w14:val="60000"/>
                           </w14:srgbClr>
                         </w14:shadow>
                       </w:rPr>
                       <w:t>معاونت آموزشی، پژوهشی و تحصیلات تکمیلی</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6867C629" w14:textId="77777777" w:rsidR="003549D1" w:rsidRDefault="003549D1" w:rsidP="003549D1">
-[...127 lines deleted...]
-  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...89 lines deleted...]
-  <w:abstractNum w:abstractNumId="1">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0368543C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6302CBDA"/>
     <w:lvl w:ilvl="0" w:tplc="B6462A48">
       <w:start w:val="150"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cs="B Lotus" w:hint="default"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -15922,373 +13033,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...321 lines deleted...]
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18040618"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="545A828C"/>
     <w:lvl w:ilvl="0" w:tplc="8C261434">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16360,592 +13149,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
-[...540 lines deleted...]
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38210F65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="94E2241A"/>
     <w:lvl w:ilvl="0" w:tplc="B6462A48">
       <w:start w:val="150"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cs="B Lotus" w:hint="default"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -17015,277 +13263,143 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="3D1A4AB6"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AF33AC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="81F88C22"/>
-    <w:lvl w:ilvl="0" w:tplc="20E07B80">
+    <w:tmpl w:val="8AAA2C7E"/>
+    <w:lvl w:ilvl="0" w:tplc="7E52A3D2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="-"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="B Lotus" w:hint="default"/>
+        <w:rFonts w:cs="B Nazanin" w:hint="default"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="476B0FBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D463370"/>
     <w:lvl w:ilvl="0" w:tplc="EE7E1874">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17357,3144 +13471,1373 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
-[...1056 lines deleted...]
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="1" w16cid:durableId="356347595">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="2" w16cid:durableId="644892547">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
-[...35 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="3" w16cid:durableId="1028987528">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="16">
-[...23 lines deleted...]
-  <w:num w:numId="24">
+  <w:num w:numId="4" w16cid:durableId="221327621">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="5" w16cid:durableId="1233347034">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A570A7"/>
-[...830 lines deleted...]
-    <w:rsid w:val="00FF7A60"/>
+    <w:rsidRoot w:val="00C20006"/>
+    <w:rsid w:val="000E7AC4"/>
+    <w:rsid w:val="003E6B4B"/>
+    <w:rsid w:val="004D7511"/>
+    <w:rsid w:val="006A2496"/>
+    <w:rsid w:val="006D5591"/>
+    <w:rsid w:val="00842778"/>
+    <w:rsid w:val="00886834"/>
+    <w:rsid w:val="00A65425"/>
+    <w:rsid w:val="00B010A4"/>
+    <w:rsid w:val="00B545F5"/>
+    <w:rsid w:val="00C20006"/>
+    <w:rsid w:val="00C219BA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US" w:bidi="fa-IR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="574F3CB5"/>
+  <w:decimalSymbol w:val="/"/>
+  <w:listSeparator w:val="؛"/>
+  <w14:docId w14:val="2109C0AC"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{8CEAD73A-146D-40BF-AC87-E582891B026D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="fa-IR"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00303D22"/>
+    <w:rsid w:val="00C20006"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C20006"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C20006"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C20006"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C20006"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C20006"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C20006"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C20006"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C20006"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C20006"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="fontstyle01">
-    <w:name w:val="fontstyle01"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="005A157C"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C20006"/>
     <w:rPr>
-      <w:rFonts w:cs="B Mitra" w:hint="cs"/>
-[...6 lines deleted...]
-      <w:szCs w:val="52"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C20006"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C20006"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C20006"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C20006"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C20006"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C20006"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C20006"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C20006"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00CF6A24"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C20006"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C20006"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C20006"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00C20006"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C20006"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C20006"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C20006"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-    <w:name w:val="Header Char"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CF6A24"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C20006"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-    <w:name w:val="footer"/>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00CF6A24"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C20006"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-    <w:name w:val="Footer Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CF6A24"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C20006"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C20006"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00CB13B9"/>
+    <w:rsid w:val="00C20006"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...16 lines deleted...]
-    <w:rsid w:val="00A87374"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light1">
+    <w:name w:val="Grid Table 1 Light1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00C20006"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...17 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...249 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CF6A24"/>
+    <w:rsid w:val="00C20006"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4680"/>
-        <w:tab w:val="right" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CF6A24"/>
+    <w:rsid w:val="00C20006"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CF6A24"/>
+    <w:rsid w:val="00C20006"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4680"/>
-        <w:tab w:val="right" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CF6A24"/>
-[...47 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00C20006"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...118 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...92 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...11 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -20591,105 +14934,104 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2054</Words>
-  <Characters>11714</Characters>
+  <Words>1985</Words>
+  <Characters>11319</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>97</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>94</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13741</CharactersWithSpaces>
+  <CharactersWithSpaces>13278</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>ART-PC</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Rasoolizadeh</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>